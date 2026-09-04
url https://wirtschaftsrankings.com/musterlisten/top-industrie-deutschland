--- v0 (2025-10-08)
+++ v1 (2026-09-04)
@@ -1,181 +1,180 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26626"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Geteilte Ablagen\Ranking\Musterlisten FileZilla\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E40F3532-1956-4418-B10F-3C080ABE49B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1B8D2D3-EE9A-413B-B09A-0501C8FB5213}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{964813CB-A935-4538-87CE-EBFCA934356C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{BA52385A-DAA1-4214-B74C-E9E05889FAA2}"/>
   </bookViews>
   <sheets>
-    <sheet name="Industrieliste" sheetId="1" r:id="rId1"/>
-    <sheet name="HANDBUCH" sheetId="3" r:id="rId2"/>
+    <sheet name="Industrie" sheetId="1" r:id="rId1"/>
+    <sheet name="HANDBUCH" sheetId="2" r:id="rId2"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId3"/>
+  </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Industrieliste!$A$1:$AS$47</definedName>
-    <definedName name="DWR" localSheetId="1">#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Industrie!$A$1:$AS$38</definedName>
     <definedName name="DWR">#REF!</definedName>
-    <definedName name="DWRListen" localSheetId="1">#REF!</definedName>
     <definedName name="DWRListen">#REF!</definedName>
     <definedName name="EXPORT" localSheetId="1">#REF!</definedName>
     <definedName name="EXPORT">#REF!</definedName>
     <definedName name="EXPORT_CH_FIRMA_DDW">#REF!</definedName>
     <definedName name="Handbuch">#REF!</definedName>
     <definedName name="Handbuch1">#REF!</definedName>
     <definedName name="Handbuch2">#REF!</definedName>
     <definedName name="Inhalt">#REF!</definedName>
     <definedName name="ListeHandbuch">#REF!</definedName>
     <definedName name="Master">#REF!</definedName>
     <definedName name="MasterDatenbank">#REF!</definedName>
     <definedName name="MD">#REF!</definedName>
     <definedName name="Oelmann" localSheetId="1">#REF!</definedName>
     <definedName name="Oelmann">#REF!</definedName>
     <definedName name="oelmannmedia">#REF!</definedName>
     <definedName name="PRODUKT_MAHISTORY" localSheetId="1">#REF!</definedName>
     <definedName name="PRODUKT_MAHISTORY">#REF!</definedName>
+    <definedName name="Standort">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1024" uniqueCount="689">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1370" uniqueCount="617">
   <si>
     <t>DWR-ID</t>
   </si>
   <si>
     <t>Rang</t>
   </si>
   <si>
     <t>Veränderung zur Vorversion</t>
   </si>
   <si>
     <t>DWR-Ranking-Index</t>
   </si>
   <si>
-    <t>Top-Familienunternehmen</t>
-[...1 lines deleted...]
-  <si>
     <t>Investorenbesitz</t>
   </si>
   <si>
     <t>weitere Gruppenbezeichnung</t>
   </si>
   <si>
     <t>Werbe-ausschluss</t>
   </si>
   <si>
     <t>Unternehmen</t>
   </si>
   <si>
-    <t>Adressse</t>
+    <t>Adresse</t>
   </si>
   <si>
     <t>PLZ</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>Bundesland</t>
   </si>
   <si>
     <t>Landkreis</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Mailadresse</t>
   </si>
   <si>
     <t>Branche</t>
   </si>
   <si>
     <t>Hauptbranche</t>
   </si>
   <si>
     <t>Kurzbeschreibung</t>
   </si>
   <si>
-    <t>Gründungs-Jahr</t>
+    <t>Gründungs-jahr</t>
   </si>
   <si>
     <t>Familie/n / Investor / Eigentümer / Zusammenfassung</t>
   </si>
   <si>
     <t>Unternehmen gehört zu… / Mutter</t>
   </si>
   <si>
     <t>Mitarbeiter</t>
   </si>
   <si>
     <t>Umsatz in Mio. Euro</t>
   </si>
   <si>
     <t>Umsatzjahr</t>
   </si>
   <si>
-    <t>Anzahl GF / Vorstände</t>
+    <t>Umsatz-entwicklung</t>
   </si>
   <si>
     <t>Anrede 1. GF/CEO</t>
   </si>
   <si>
     <t>Titel 1. GF</t>
   </si>
   <si>
     <t>Vorname 1. GF</t>
   </si>
   <si>
     <t>Name 1. GF</t>
   </si>
   <si>
     <t>Anrede 2. GF/CEO</t>
   </si>
   <si>
     <t>Titel 2. GF</t>
   </si>
   <si>
     <t>Vorname 2. GF</t>
   </si>
   <si>
     <t>Name 2. GF</t>
   </si>
@@ -194,1915 +193,1703 @@
   <si>
     <t>Anrede 4. GF/CEO</t>
   </si>
   <si>
     <t>Titel 4. GF</t>
   </si>
   <si>
     <t>Vorname 4. GF</t>
   </si>
   <si>
     <t>Name 4. GF</t>
   </si>
   <si>
     <t>Anrede 5. GF/CEO</t>
   </si>
   <si>
     <t>Titel 5. GF</t>
   </si>
   <si>
     <t>Vorname 5. GF</t>
   </si>
   <si>
     <t>Name 5. GF</t>
   </si>
   <si>
+    <t>Konzern</t>
+  </si>
+  <si>
+    <t>München</t>
+  </si>
+  <si>
+    <t>Bayern</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Herr</t>
+  </si>
+  <si>
+    <t>Bernd</t>
+  </si>
+  <si>
+    <t>Dr.</t>
+  </si>
+  <si>
     <t>Nordrhein-Westfalen</t>
   </si>
   <si>
+    <t>Frau</t>
+  </si>
+  <si>
+    <t>Kommunen / Staatlich</t>
+  </si>
+  <si>
+    <t>Düsseldorf</t>
+  </si>
+  <si>
     <t>Energie</t>
   </si>
   <si>
-    <t>Herr</t>
-[...2 lines deleted...]
-    <t>Andreas</t>
+    <t>Matthias</t>
+  </si>
+  <si>
+    <t>Rethmann</t>
+  </si>
+  <si>
+    <t>Köln</t>
+  </si>
+  <si>
+    <t>Tochter Konzern</t>
+  </si>
+  <si>
+    <t>Essen</t>
+  </si>
+  <si>
+    <t>Baden-Württemberg</t>
+  </si>
+  <si>
+    <t>IT-Technologie / Computer / Software</t>
+  </si>
+  <si>
+    <t>Christian</t>
+  </si>
+  <si>
+    <t>Sabine</t>
+  </si>
+  <si>
+    <t>Jürgen</t>
+  </si>
+  <si>
+    <t>Müller</t>
+  </si>
+  <si>
+    <t>Dirk</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>Niedersachsen</t>
+  </si>
+  <si>
+    <t>Familienunternehmen</t>
+  </si>
+  <si>
+    <t>Rolf</t>
+  </si>
+  <si>
+    <t>Hamburg</t>
+  </si>
+  <si>
+    <t>Rainer</t>
+  </si>
+  <si>
+    <t>Markus</t>
+  </si>
+  <si>
+    <t>Dortmund</t>
+  </si>
+  <si>
+    <t>Hessen</t>
+  </si>
+  <si>
+    <t>Johannes</t>
+  </si>
+  <si>
+    <t>Tochter Familienunternehmen</t>
+  </si>
+  <si>
+    <t>Kreis Unna</t>
+  </si>
+  <si>
+    <t>Rethmann SE &amp; Co. KG</t>
+  </si>
+  <si>
+    <t>Stefan</t>
+  </si>
+  <si>
+    <t>Frank</t>
+  </si>
+  <si>
+    <t>Vera</t>
+  </si>
+  <si>
+    <t>Kreis Mettmann</t>
+  </si>
+  <si>
+    <t>Fischer</t>
+  </si>
+  <si>
+    <t>Stuttgart</t>
+  </si>
+  <si>
+    <t>Anlagenbau</t>
+  </si>
+  <si>
+    <t>Wolfgang</t>
+  </si>
+  <si>
+    <t>Stephan</t>
+  </si>
+  <si>
+    <t>Rheinland-Pfalz</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>Prof. Dr.</t>
+  </si>
+  <si>
+    <t>Marc</t>
+  </si>
+  <si>
+    <t>Hansmann</t>
+  </si>
+  <si>
+    <t>NEU</t>
+  </si>
+  <si>
+    <t>Immobilien</t>
+  </si>
+  <si>
+    <t>Schleswig-Holstein</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>Ludwigshafen am Rhein</t>
+  </si>
+  <si>
+    <t>Konstantin</t>
+  </si>
+  <si>
+    <t>Schätzung</t>
+  </si>
+  <si>
+    <t>Abfall und Recycling</t>
+  </si>
+  <si>
+    <t>Mathias</t>
+  </si>
+  <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t>Neckarsulm</t>
+  </si>
+  <si>
+    <t>Landkreis Heilbronn</t>
+  </si>
+  <si>
+    <t>Rapp</t>
+  </si>
+  <si>
+    <t>Gebäudetechnik</t>
+  </si>
+  <si>
+    <t>Jochen</t>
+  </si>
+  <si>
+    <t>Ortenaukreis</t>
+  </si>
+  <si>
+    <t>Herrmann</t>
+  </si>
+  <si>
+    <t>Hubert</t>
+  </si>
+  <si>
+    <t>Schäfer</t>
+  </si>
+  <si>
+    <t>Jens</t>
+  </si>
+  <si>
+    <t>Volkswagen</t>
+  </si>
+  <si>
+    <t>Wolfsburg</t>
+  </si>
+  <si>
+    <t>Oliver</t>
+  </si>
+  <si>
+    <t>Gunnar</t>
+  </si>
+  <si>
+    <t>Jörg</t>
+  </si>
+  <si>
+    <t>Roland</t>
+  </si>
+  <si>
+    <t>Bosch</t>
+  </si>
+  <si>
+    <t>René</t>
+  </si>
+  <si>
+    <t>Kreis Pinneberg</t>
+  </si>
+  <si>
+    <t>Walter</t>
+  </si>
+  <si>
+    <t>Nicolai</t>
+  </si>
+  <si>
+    <t>Manfred</t>
+  </si>
+  <si>
+    <t>Klaus</t>
+  </si>
+  <si>
+    <t>Wagner</t>
+  </si>
+  <si>
+    <t>KKR Kohlberg Kravis Roberts &amp; Co. (USA)</t>
+  </si>
+  <si>
+    <t>Landkreis Esslingen</t>
+  </si>
+  <si>
+    <t>Leinfelden-Echterdingen</t>
+  </si>
+  <si>
+    <t>Mario</t>
+  </si>
+  <si>
+    <t>Elektrotechnik</t>
+  </si>
+  <si>
+    <t>Heinz</t>
+  </si>
+  <si>
+    <t>Schwabach</t>
+  </si>
+  <si>
+    <t>Landkreis Roth</t>
+  </si>
+  <si>
+    <t>Landkreis Biberach</t>
+  </si>
+  <si>
+    <t>Patrick</t>
+  </si>
+  <si>
+    <t>Thüringen</t>
+  </si>
+  <si>
+    <t>Landkreis Cham</t>
   </si>
   <si>
     <t>Volkswagen AG</t>
   </si>
   <si>
+    <t>Weber</t>
+  </si>
+  <si>
+    <t>Katja</t>
+  </si>
+  <si>
+    <t>Gerhard</t>
+  </si>
+  <si>
+    <t>Automobilindustrie</t>
+  </si>
+  <si>
+    <t>Automobilzulieferer</t>
+  </si>
+  <si>
+    <t>Arno</t>
+  </si>
+  <si>
+    <t>Main-Kinzig-Kreis</t>
+  </si>
+  <si>
+    <t>Verpackungsindustrie</t>
+  </si>
+  <si>
+    <t>Landkreis Ludwigsburg</t>
+  </si>
+  <si>
+    <t>Claudia</t>
+  </si>
+  <si>
+    <t>Kreis Viersen</t>
+  </si>
+  <si>
+    <t>Großhandel</t>
+  </si>
+  <si>
+    <t>Langenfeld (Rheinland)</t>
+  </si>
+  <si>
+    <t>Armin</t>
+  </si>
+  <si>
+    <t>Landkreis Erlangen-Höchstadt</t>
+  </si>
+  <si>
+    <t>Mittelstandsunternehmen</t>
+  </si>
+  <si>
+    <t>Vogel</t>
+  </si>
+  <si>
+    <t>Hartung</t>
+  </si>
+  <si>
+    <t>Busch</t>
+  </si>
+  <si>
+    <t>Informationstechnologie</t>
+  </si>
+  <si>
+    <t>Industriestr. 12</t>
+  </si>
+  <si>
+    <t>Pfullendorf</t>
+  </si>
+  <si>
+    <t>Landkreis Sigmaringen</t>
+  </si>
+  <si>
+    <t>Brunnenstr. 138</t>
+  </si>
+  <si>
+    <t>Lünen</t>
+  </si>
+  <si>
+    <t>Schröder</t>
+  </si>
+  <si>
+    <t>Tanja</t>
+  </si>
+  <si>
+    <t>Clemens</t>
+  </si>
+  <si>
+    <t>Herzogenaurach</t>
+  </si>
+  <si>
+    <t>Hermes</t>
+  </si>
+  <si>
+    <t>Pforzheim</t>
+  </si>
+  <si>
+    <t>Mühlbauer</t>
+  </si>
+  <si>
+    <t>Industrietechnik</t>
+  </si>
+  <si>
+    <t>Wedel</t>
+  </si>
+  <si>
+    <t>Sanitär- und Heizungstechnik</t>
+  </si>
+  <si>
+    <t>Mönchengladbach</t>
+  </si>
+  <si>
+    <t>Ingolstadt</t>
+  </si>
+  <si>
+    <t>König</t>
+  </si>
+  <si>
+    <t>Wiese</t>
+  </si>
+  <si>
+    <t>Judith</t>
+  </si>
+  <si>
+    <t>Ebert</t>
+  </si>
+  <si>
+    <t>Hauke</t>
+  </si>
+  <si>
+    <t>Quandt/Klatten</t>
+  </si>
+  <si>
+    <t>Roding</t>
+  </si>
+  <si>
+    <t>Schick</t>
+  </si>
+  <si>
+    <t>Bad Saulgau</t>
+  </si>
+  <si>
+    <t>Möbelindustrie</t>
+  </si>
+  <si>
+    <t>Krause</t>
+  </si>
+  <si>
+    <t>Hanau</t>
+  </si>
+  <si>
+    <t>Technologie</t>
+  </si>
+  <si>
+    <t>Andre</t>
+  </si>
+  <si>
+    <t>Schwarzwald-Baar-Kreis</t>
+  </si>
+  <si>
+    <t>Thiele</t>
+  </si>
+  <si>
+    <t>Burg</t>
+  </si>
+  <si>
+    <t>Ludger</t>
+  </si>
+  <si>
+    <t>Industriestr. 1-3</t>
+  </si>
+  <si>
+    <t>Landkreis Freyung-Grafenau</t>
+  </si>
+  <si>
+    <t>Forster</t>
+  </si>
+  <si>
+    <t>Büroartikel</t>
+  </si>
+  <si>
+    <t>William</t>
+  </si>
+  <si>
+    <t>Saal</t>
+  </si>
+  <si>
+    <t>Gernot</t>
+  </si>
+  <si>
+    <t>Christophe</t>
+  </si>
+  <si>
+    <t>Kunststoff</t>
+  </si>
+  <si>
+    <t>Wetzel</t>
+  </si>
+  <si>
+    <t>Landkreis Hof</t>
+  </si>
+  <si>
+    <t>Leonhard</t>
+  </si>
+  <si>
+    <t>Fernandez</t>
+  </si>
+  <si>
+    <t>Wohnmobile</t>
+  </si>
+  <si>
+    <t>Astrid</t>
+  </si>
+  <si>
+    <t>Blume</t>
+  </si>
+  <si>
+    <t>Jehle</t>
+  </si>
+  <si>
+    <t>Ecker</t>
+  </si>
+  <si>
+    <t>Komponenten</t>
+  </si>
+  <si>
+    <t>Landkreis Hildburghausen</t>
+  </si>
+  <si>
+    <t>Spieker</t>
+  </si>
+  <si>
+    <t>Duesmann</t>
+  </si>
+  <si>
+    <t>Ullmann</t>
+  </si>
+  <si>
+    <t>Rückert</t>
+  </si>
+  <si>
+    <t>Gerlingen</t>
+  </si>
+  <si>
+    <t>Rosenfeld</t>
+  </si>
+  <si>
+    <t>Henry-Ford-Str. 1</t>
+  </si>
+  <si>
+    <t>Chemieindustrie</t>
+  </si>
+  <si>
+    <t>Stahlhandel</t>
+  </si>
+  <si>
+    <t>Lammers</t>
+  </si>
+  <si>
+    <t>Schaeffler</t>
+  </si>
+  <si>
+    <t>Stahlgroßhändler</t>
+  </si>
+  <si>
+    <t>Brinker</t>
+  </si>
+  <si>
+    <t>Renata</t>
+  </si>
+  <si>
+    <t>Ilka</t>
+  </si>
+  <si>
+    <t>Christensen</t>
+  </si>
+  <si>
+    <t>Palm</t>
+  </si>
+  <si>
+    <t>Schüler</t>
+  </si>
+  <si>
+    <t>HL-1</t>
+  </si>
+  <si>
     <t>Berliner Ring 2</t>
   </si>
   <si>
-    <t>Wolfsburg</t>
-[...4 lines deleted...]
-  <si>
     <t>05361-9-0</t>
   </si>
   <si>
     <t>https://www.volkswagen.de/de.html</t>
   </si>
   <si>
     <t>vw@volkswagen.de</t>
   </si>
   <si>
-    <t>Automobilindustrie</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Der Volkswagen Konzern mit Sitz in Wolfsburg ist einer der führenden Hersteller von Automobilen und Nutzfahrzeugen weltweit und der größte Automobilproduzent Europas. </t>
   </si>
   <si>
     <t>Porsche/Piech</t>
   </si>
   <si>
-    <t>Oliver</t>
-[...29 lines deleted...]
-    <t>Hauke</t>
+    <t>Daberkow</t>
+  </si>
+  <si>
+    <t>Döllner</t>
   </si>
   <si>
     <t>Stars</t>
   </si>
   <si>
-    <t>Baden-Württemberg</t>
-[...11 lines deleted...]
-    <t>Bayern</t>
+    <t>Antlitz</t>
+  </si>
+  <si>
+    <t>HL-2</t>
+  </si>
+  <si>
+    <t>BMW GROUP</t>
+  </si>
+  <si>
+    <t>Petuelring 130</t>
+  </si>
+  <si>
+    <t>089-382-0</t>
+  </si>
+  <si>
+    <t>http://www.bmwgroup.com/</t>
+  </si>
+  <si>
+    <t>customer.service@bmw.com</t>
+  </si>
+  <si>
+    <t>Die BMW Group ist mit ihren Marken BMW, MINI, Rolls-Royce und BMW Motorrad ein Premium-Hersteller von Automobilen und Motorrädern.</t>
+  </si>
+  <si>
+    <t>Milan</t>
+  </si>
+  <si>
+    <t>Nedeljković</t>
+  </si>
+  <si>
+    <t>Goller</t>
+  </si>
+  <si>
+    <t>Horstmeier</t>
+  </si>
+  <si>
+    <t>Mertl</t>
+  </si>
+  <si>
+    <t>HL-22755</t>
   </si>
   <si>
     <t>Mercedes-Benz AG</t>
   </si>
   <si>
     <t>Mercedesstr. 120</t>
   </si>
   <si>
-    <t>Stuttgart</t>
-[...1 lines deleted...]
-  <si>
     <t>0 711 17 0</t>
   </si>
   <si>
     <t>https://group.mercedes-benz.com/de/</t>
   </si>
   <si>
     <t>dialog@mercedes-benz.com</t>
   </si>
   <si>
     <t>Die Mercedes-Benz AG (vormals Daimler AG) ist der größte deutscher Hersteller von Personenkraftwagen und Nutzfahrzeugen.</t>
   </si>
   <si>
+    <t>Ola</t>
+  </si>
+  <si>
+    <t>Källenius</t>
+  </si>
+  <si>
+    <t>Burzer</t>
+  </si>
+  <si>
+    <t>Jungo Brüngger</t>
+  </si>
+  <si>
+    <t>Geisen</t>
+  </si>
+  <si>
+    <t>Kohleisen</t>
+  </si>
+  <si>
+    <t>HL-5</t>
+  </si>
+  <si>
+    <t>Robert Bosch GmbH</t>
+  </si>
+  <si>
+    <t>Robert-Bosch-Platz 1</t>
+  </si>
+  <si>
+    <t>0711-811-0</t>
+  </si>
+  <si>
+    <t>http://www.bosch.de/</t>
+  </si>
+  <si>
+    <t>kontakt@bosch.de</t>
+  </si>
+  <si>
+    <t>Die Bosch-Gruppe ist ein internationales Technologie- und Dienstleistungsunternehmen (Mobility Solutions, Industrial Technology, Consumer Goods, Energy and Building Technology).</t>
+  </si>
+  <si>
+    <t>Grosch</t>
+  </si>
+  <si>
+    <t>Forschner</t>
+  </si>
+  <si>
+    <t>HL-22787</t>
+  </si>
+  <si>
+    <t>Siemens AG</t>
+  </si>
+  <si>
+    <t>Werner-von-Siemens-str. 1</t>
+  </si>
+  <si>
+    <t>089-636-33443</t>
+  </si>
+  <si>
+    <t>http://www.siemens.com/</t>
+  </si>
+  <si>
+    <t>contact@siemens.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Siemens gehört zu den globalen Vorreitern im Bereich der Elektrotechnik und Elektronik. </t>
+  </si>
+  <si>
+    <t>Cedrik</t>
+  </si>
+  <si>
+    <t>Neike</t>
+  </si>
+  <si>
+    <t>Rebellius</t>
+  </si>
+  <si>
+    <t>Ralf P.</t>
+  </si>
+  <si>
+    <t>HL-30442</t>
+  </si>
+  <si>
     <t>E.ON SE</t>
   </si>
   <si>
     <t>Brüsseler Platz 1</t>
   </si>
   <si>
-    <t>Essen</t>
-[...1 lines deleted...]
-  <si>
     <t>0201 18400</t>
   </si>
   <si>
     <t>https://www.eon.com/de</t>
   </si>
   <si>
     <t>info@eon.com</t>
   </si>
   <si>
     <t xml:space="preserve">Der E.ON Konzern ist einer der größten europäischen Betreiber von Energienetzen und Energieinfrastruktur sowie Anbieter innovativer Kundenlösungen für 50 Millionen Kunden. </t>
   </si>
   <si>
-    <t>Leonhard</t>
-[...1 lines deleted...]
-  <si>
     <t>Birnbaum</t>
   </si>
   <si>
-    <t>Thomas</t>
-[...10 lines deleted...]
-  <si>
     <t>Victoria</t>
   </si>
   <si>
     <t>Ossadnik</t>
   </si>
   <si>
-    <t>Marc</t>
-[...116 lines deleted...]
-    <t>Rückert</t>
+    <t>HL-30436</t>
+  </si>
+  <si>
+    <t>Audi AG</t>
+  </si>
+  <si>
+    <t>Ettinger Str. 70</t>
+  </si>
+  <si>
+    <t>0841 89-0</t>
+  </si>
+  <si>
+    <t>https://www.audi.de</t>
+  </si>
+  <si>
+    <t>kundenbetreuung@audi.de</t>
+  </si>
+  <si>
+    <t>Der Audi Konzern ist einer der erfolgreichsten Hersteller von Automobilen im Premiumsegment.</t>
+  </si>
+  <si>
+    <t>HL-22672</t>
   </si>
   <si>
     <t>BASF-Gruppe</t>
   </si>
   <si>
     <t>Carl-Bosch-Str. 38</t>
   </si>
   <si>
-    <t>Ludwigshafen am Rhein</t>
-[...4 lines deleted...]
-  <si>
     <t>0621-600</t>
   </si>
   <si>
-    <t>http://www.basf.com</t>
+    <t>http://www.basf.com/</t>
   </si>
   <si>
     <t>global.info@basf.com</t>
   </si>
   <si>
     <t>Chemie</t>
   </si>
   <si>
-    <t>Chemieindustrie</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Der weltgrößte Chemiekonzern BASF forscht u.a. an neuen Enzymen, Batterien für Mobilität, Leichtbau für Automobile oder Wasseraufbereitung. </t>
   </si>
   <si>
-    <t>Martin</t>
-[...1 lines deleted...]
-  <si>
     <t>Brudermüller</t>
   </si>
   <si>
-    <t>Dirk</t>
-[...1 lines deleted...]
-  <si>
     <t>Elvermann</t>
   </si>
   <si>
-    <t>Michael</t>
-[...4 lines deleted...]
-  <si>
     <t>Kamieth</t>
   </si>
   <si>
-    <t>Stephan</t>
-[...1 lines deleted...]
-  <si>
     <t>Kothrade</t>
   </si>
   <si>
-    <t>Siemens AG</t>
-[...68 lines deleted...]
-    <t>Konzerntochter</t>
+    <t>HL-30815</t>
   </si>
   <si>
     <t>Daimler Truck Holding AG</t>
   </si>
   <si>
     <t>Fasanenweg 10</t>
   </si>
   <si>
-    <t>Leinfelden-Echterdingen</t>
-[...4 lines deleted...]
-  <si>
     <t>0711 8485-0</t>
   </si>
   <si>
     <t>https://www.daimlertruck.com</t>
   </si>
   <si>
     <t>contact@daimlertruck.com</t>
   </si>
   <si>
     <t>Daimler Truck ist einer der weltweit größten Nutzfahrzeug-Hersteller.</t>
   </si>
   <si>
     <t>Mercedes-Benz Group</t>
   </si>
   <si>
     <t>Daum</t>
   </si>
   <si>
-    <t>Bayer AG</t>
-[...380 lines deleted...]
-    <t xml:space="preserve">Herr </t>
+    <t>HL-10</t>
   </si>
   <si>
     <t>Heraeus Holding GmbH</t>
   </si>
   <si>
     <t>Heraeusstr. 12-14</t>
   </si>
   <si>
-    <t>Hanau</t>
-[...4 lines deleted...]
-  <si>
     <t>06181-35-0</t>
   </si>
   <si>
-    <t>http://www.heraeus.de</t>
+    <t>https://www.heraeus-group.com/de/</t>
   </si>
   <si>
     <t>info@heraeus.com</t>
   </si>
   <si>
     <t>Edelmetalle, Umwelt, Elektronik</t>
   </si>
   <si>
-    <t>Abfall und Recycling</t>
-[...1 lines deleted...]
-  <si>
     <t>Heraeus ist ein Edelmetall- und Technologieunternehmen, das sowohl in der Produktion als auch im Handel aktiv ist.</t>
   </si>
   <si>
     <t>Heraeus</t>
   </si>
   <si>
-    <t>Jan</t>
-[...1 lines deleted...]
-  <si>
     <t>Rinnert</t>
   </si>
   <si>
-    <t>Andre</t>
-[...1 lines deleted...]
-  <si>
     <t>Kobelt</t>
   </si>
   <si>
-    <t xml:space="preserve">Frank </t>
-[...1 lines deleted...]
-  <si>
     <t>Sietz</t>
   </si>
   <si>
-    <t xml:space="preserve">Rolf </t>
-[...107 lines deleted...]
-    <t>Werner</t>
+    <t>Rüstungsindustrie</t>
+  </si>
+  <si>
+    <t>HL-15</t>
+  </si>
+  <si>
+    <t>Schaeffler Technologies AG &amp; Co. KG</t>
+  </si>
+  <si>
+    <t>09132-82-0</t>
+  </si>
+  <si>
+    <t>http://www.schaeffler.de/</t>
+  </si>
+  <si>
+    <t>info.de@schaeffler.com</t>
+  </si>
+  <si>
+    <t>Automobilzulieferer / Technologie / Industrie</t>
+  </si>
+  <si>
+    <t>Schaeffler produziert als Automobil- und Industriezulieferer Präzisionskomponenten und Systeme in Motor, Getriebe und Fahrwerk sowie Wälz- und Gleitlagerlösungen für eine Vielzahl von Industrieanwendungen.</t>
+  </si>
+  <si>
+    <t>Fontaine</t>
+  </si>
+  <si>
+    <t>Hannequin</t>
+  </si>
+  <si>
+    <t>HL-28655</t>
+  </si>
+  <si>
+    <t>Ford-Werke GmbH</t>
+  </si>
+  <si>
+    <t>0221-903-3333</t>
+  </si>
+  <si>
+    <t>https://www.ford.de/</t>
+  </si>
+  <si>
+    <t>kunden@ford.com</t>
+  </si>
+  <si>
+    <t>Ford ist einer der weltweit größten Autohersteller.</t>
+  </si>
+  <si>
+    <t>Ford (USA)</t>
+  </si>
+  <si>
+    <t>HL-37</t>
   </si>
   <si>
     <t>REMONDIS-Gruppe</t>
   </si>
   <si>
-    <t>Brunnenstr. 138</t>
-[...7 lines deleted...]
-  <si>
     <t>02306-106-692</t>
   </si>
   <si>
-    <t>http://www.remondis.de</t>
+    <t>http://www.remondis.de/</t>
   </si>
   <si>
     <t>info@remondis.de</t>
   </si>
   <si>
     <t>Wasser- und Kreislaufwirtschaft</t>
   </si>
   <si>
     <t>Die Remondis AG &amp; Co. KG ist das größte deutsche Unternehmen der Wasser- und Kreislaufwirtschaft mit Sitz in Lünen (NRW). Gesellschafterin ist die Rethmann SE &amp; Co. KG.</t>
   </si>
   <si>
-    <t>Rethmann SE &amp; Co. KG</t>
-[...71 lines deleted...]
-    <t>Landkreis Karlsruhe</t>
+    <t>HL-22730</t>
+  </si>
+  <si>
+    <t>Rheinmetall AG</t>
+  </si>
+  <si>
+    <t>Rheinmetall Platz 1</t>
+  </si>
+  <si>
+    <t>0211-47301</t>
+  </si>
+  <si>
+    <t>http://www.rheinmetall.de/</t>
+  </si>
+  <si>
+    <t>info@rheinmetall.com</t>
+  </si>
+  <si>
+    <t>Der Automobilzuliefer- und Wehrtechnikkonzern forscht an der Verbrauchs- und Emissionsreduzierung bei Kraftfahrzeugen und Systemen für den Schutz von Soldaten im Einsatz.</t>
+  </si>
+  <si>
+    <t>Papperger</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klaus
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Neumann
+</t>
+  </si>
+  <si>
+    <t>Gansauge</t>
+  </si>
+  <si>
+    <t>Peter Sebastian</t>
+  </si>
+  <si>
+    <t>HL-38</t>
   </si>
   <si>
     <t>Knorr-Bremse AG</t>
   </si>
   <si>
     <t>Moosacher Str. 80</t>
   </si>
   <si>
     <t>089-3547-0</t>
   </si>
   <si>
-    <t>http://www.knorr-bremse.de</t>
+    <t>http://www.knorr-bremse.de/</t>
   </si>
   <si>
     <t>info@knorr-bremse.com</t>
   </si>
   <si>
     <t>Bremstechnik</t>
   </si>
   <si>
     <t>Knorr-Bremse ist der führende Hersteller von Bremssystemen und Anbieter weiterer Subsysteme für Schienen- und Nutzfahrzeuge.</t>
   </si>
   <si>
-    <t>Thiele</t>
-[...1 lines deleted...]
-  <si>
     <t>Llistosellas</t>
   </si>
   <si>
-    <t>Claudia</t>
-[...1 lines deleted...]
-  <si>
     <t>Mayfeld</t>
   </si>
   <si>
-    <t>Bernd</t>
-[...1 lines deleted...]
-  <si>
     <t>Spies</t>
   </si>
   <si>
     <t>Frank Marcus</t>
   </si>
   <si>
-    <t>Weber</t>
-[...1 lines deleted...]
-  <si>
     <t>Wilder</t>
   </si>
   <si>
-    <t>Nahrungsmittel</t>
-[...726 lines deleted...]
-    <t>Landwehr/Voigt</t>
+    <t>HL-68</t>
+  </si>
+  <si>
+    <t>Bechtle AG</t>
+  </si>
+  <si>
+    <t>Bechtle Platz 1</t>
+  </si>
+  <si>
+    <t>07132-981-0</t>
+  </si>
+  <si>
+    <t>http://www.bechtle.com/</t>
+  </si>
+  <si>
+    <t>info@bechtle.com</t>
+  </si>
+  <si>
+    <t>Die Bechtle AG ist mit rund 70 IT-Systemhäusern in der DACH-Region aktiv und zählt mit E-Commerce-Gesellschaften in 14 Ländern zu den führenden IT-Onlinehändlern in Europa.</t>
+  </si>
+  <si>
+    <t>Olemotz</t>
+  </si>
+  <si>
+    <t>Micheal</t>
+  </si>
+  <si>
+    <t>Guschlbauer</t>
+  </si>
+  <si>
+    <t>HL-22760</t>
+  </si>
+  <si>
+    <t>GEA Group AG</t>
+  </si>
+  <si>
+    <t>Peter-Müller-Str. 12</t>
+  </si>
+  <si>
+    <t>0211-9136-0</t>
+  </si>
+  <si>
+    <t>http://www.gea.com/</t>
+  </si>
+  <si>
+    <t>info@gea.com</t>
+  </si>
+  <si>
+    <t>Die GEA ist weltweit einer der größten Systemanbieter für die nahrungsmittelverarbeitende Industrie sowie ein breites Spektrum von Prozessindustrien.</t>
+  </si>
+  <si>
+    <t>Klebert</t>
+  </si>
+  <si>
+    <t>Giloth</t>
+  </si>
+  <si>
+    <t>HL-82</t>
+  </si>
+  <si>
+    <t>SMS group GmbH</t>
+  </si>
+  <si>
+    <t>Am SMS Campus 1</t>
+  </si>
+  <si>
+    <t>02161 350-0</t>
+  </si>
+  <si>
+    <t>http://www.sms-group.com/</t>
+  </si>
+  <si>
+    <t>communications@sms-group.com</t>
+  </si>
+  <si>
+    <t>SMS group ist ein weltweit führendes Unternehmen für den metallurgischen Maschinen- &amp; Anlagenbau. SMS deckt ein umfassendes Produktprogramm für Neuanlagen, Modernisierungen und Turnkey-Projekte entlang der gesamten Prozesskette ab.</t>
+  </si>
+  <si>
+    <t>Familie Weiss Stiftung</t>
+  </si>
+  <si>
+    <t>Fabíola</t>
+  </si>
+  <si>
+    <t>Rzepczyk</t>
+  </si>
+  <si>
+    <t>Windt</t>
+  </si>
+  <si>
+    <t>HL-61</t>
+  </si>
+  <si>
+    <t>REHAU Industries SE &amp; Co. KG</t>
+  </si>
+  <si>
+    <t>Rheniumhaus</t>
+  </si>
+  <si>
+    <t>Rehau</t>
+  </si>
+  <si>
+    <t>09283-770</t>
+  </si>
+  <si>
+    <t>http://www.rehau.com/</t>
+  </si>
+  <si>
+    <t>info@rehau.com</t>
+  </si>
+  <si>
+    <t>Kunststoffe</t>
+  </si>
+  <si>
+    <t>REHAU ist führender Verarbeiter für Kunststoffe &amp; Polymer-Lösungen.</t>
+  </si>
+  <si>
+    <t>Pumpensysteme</t>
+  </si>
+  <si>
+    <t>HL-156</t>
+  </si>
+  <si>
+    <t>Wilo SE</t>
+  </si>
+  <si>
+    <t>Nortkirchenstr. 100</t>
+  </si>
+  <si>
+    <t>0231/4102-0</t>
+  </si>
+  <si>
+    <t>http://www.wilo.de/</t>
+  </si>
+  <si>
+    <t>wilo@wilo.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die WILO SE (gegründet 1876) ist ein Konzern mit Hauptsitz in Dortmund, der Pumpen und Pumpensysteme für die Heizungs-, Kälte- und Klimatechnik, die Wasserversorgung sowie die Abwasserentsorgung und -reinigung herstellt. </t>
+  </si>
+  <si>
+    <t>Opländer</t>
+  </si>
+  <si>
+    <t>Sanitärtechnik</t>
+  </si>
+  <si>
+    <t>HL-1648</t>
+  </si>
+  <si>
+    <t>Knaus Tabbert GmbH</t>
+  </si>
+  <si>
+    <t>Helmut-Knaus-Str. 1</t>
+  </si>
+  <si>
+    <t>Jandelsbrunn</t>
+  </si>
+  <si>
+    <t>08583-21-1</t>
+  </si>
+  <si>
+    <t>http://www.knaustabbert.de/</t>
+  </si>
+  <si>
+    <t>info@knaustabbert.de</t>
+  </si>
+  <si>
+    <t>Die Knaus Tabbert Gruppe ist ein Hersteller von Wohnwagen, Campingbussen und Wohnmobilen.</t>
+  </si>
+  <si>
+    <t>HTP Investments B.V. (Niederlande)</t>
+  </si>
+  <si>
+    <t>Speck</t>
+  </si>
+  <si>
+    <t>Verbindungstechnik</t>
+  </si>
+  <si>
+    <t>HL-25717</t>
+  </si>
+  <si>
+    <t>Baosteel Europe GmbH</t>
+  </si>
+  <si>
+    <t>Nonnenstieg 1</t>
+  </si>
+  <si>
+    <t>040-419940</t>
+  </si>
+  <si>
+    <t>http://www.baosteel.eu/baoou_cms/content/baoou/indexEnglish/index.html/</t>
+  </si>
+  <si>
+    <t>Baosteel Europe ist ein Händler von Stahl und Rohmaterialien.</t>
+  </si>
+  <si>
+    <t>Shanghai Baosteel Group (China)</t>
+  </si>
+  <si>
+    <t>Yuyong</t>
+  </si>
+  <si>
+    <t>Rao</t>
+  </si>
+  <si>
+    <t>HL-737</t>
+  </si>
+  <si>
+    <t>Refratechnik Holding GmbH</t>
+  </si>
+  <si>
+    <t>Georg-Muche-Str. 4</t>
+  </si>
+  <si>
+    <t>089 96107 200</t>
+  </si>
+  <si>
+    <t>http://www.refra.com/</t>
+  </si>
+  <si>
+    <t>holding@refra.com</t>
+  </si>
+  <si>
+    <t>Feuerfesttechnik</t>
+  </si>
+  <si>
+    <t>Das Unternehmen entwickelt, produziert und installiert hochwertige Feuerfestmaterialien für industrielle Hochtemperaturprozesse.</t>
+  </si>
+  <si>
+    <t>Tutsek</t>
+  </si>
+  <si>
+    <t>Maleachi</t>
+  </si>
+  <si>
+    <t>Bühringer</t>
+  </si>
+  <si>
+    <t>HL-1048</t>
+  </si>
+  <si>
+    <t>Mühlbauer Holding</t>
+  </si>
+  <si>
+    <t>Josef-Mühlbauer-Platz 1</t>
+  </si>
+  <si>
+    <t>09461-952-0</t>
+  </si>
+  <si>
+    <t>http://www.muehlbauer.de/</t>
+  </si>
+  <si>
+    <t>info@muehlbauer.de</t>
+  </si>
+  <si>
+    <t>Mühlbauer produziert System- und Softwarelösungen zur Herstellung und Personalisierung von Karten, Reisepässen und RFID-Anwendungen.</t>
+  </si>
+  <si>
+    <t>HL-23814</t>
+  </si>
+  <si>
+    <t>Geberit Vertriebs GmbH</t>
+  </si>
+  <si>
+    <t>Theuerbach 1</t>
+  </si>
+  <si>
+    <t>07552-934-01</t>
+  </si>
+  <si>
+    <t>https://www.geberit.de/de/</t>
+  </si>
+  <si>
+    <t>sales.de@geberit.com</t>
+  </si>
+  <si>
+    <t>Die Geberit Gruppe ist der europäische Marktführer in der Sanitärtechnik mit globaler Ausrichtung.</t>
+  </si>
+  <si>
+    <t>Geberit Gruppe (Schweiz)</t>
+  </si>
+  <si>
+    <t>HL-23581</t>
+  </si>
+  <si>
+    <t>Tekfor Holding GmbH</t>
+  </si>
+  <si>
+    <t>Hinterer Bahnhof 17</t>
+  </si>
+  <si>
+    <t>Hausach</t>
+  </si>
+  <si>
+    <t>07831-808-0</t>
+  </si>
+  <si>
+    <t>https://tekfor.com/</t>
+  </si>
+  <si>
+    <t>info@tekfor.com</t>
+  </si>
+  <si>
+    <t>Tekfor ist ein global agierender Zulieferer der Automobilindustrie.</t>
+  </si>
+  <si>
+    <t>Johann P.</t>
+  </si>
+  <si>
+    <t>HL-27866</t>
+  </si>
+  <si>
+    <t>Cornelius Deutschland GmbH</t>
+  </si>
+  <si>
+    <t>Carl-Leverkus-Str. 15</t>
+  </si>
+  <si>
+    <t>02173-793-0</t>
+  </si>
+  <si>
+    <t>https://www.cornelius-emea.com/</t>
+  </si>
+  <si>
+    <t>info.emea@cornelius.com</t>
+  </si>
+  <si>
+    <t>Cornelius stellt Kühl- und Schankanlagen her und bietet Systemlösungen für Betriebe mit Ausschank.</t>
+  </si>
+  <si>
+    <t>IMI pl (Vereinigtes Königreich)</t>
+  </si>
+  <si>
+    <t>Sturies</t>
+  </si>
+  <si>
+    <t>HL-1256</t>
+  </si>
+  <si>
+    <t>Richard Bergner Holding GmbH &amp; Co. KG (RIBE)</t>
+  </si>
+  <si>
+    <t>Bahnhofstr. 8-16</t>
+  </si>
+  <si>
+    <t>09122-87-0</t>
+  </si>
+  <si>
+    <t>http://www.ribe.de/</t>
+  </si>
+  <si>
+    <t>info@ribe.de</t>
+  </si>
+  <si>
+    <t>RIBE ist einer der führenden internationalen Anbieter von mechanischen Verbindungselementen, technischen Federn und Elektroarmaturen.</t>
+  </si>
+  <si>
+    <t>Bergner</t>
+  </si>
+  <si>
+    <t>Frank A.</t>
+  </si>
+  <si>
+    <t>Grossverbraucher</t>
+  </si>
+  <si>
+    <t>Nidec Motors (Japan)</t>
+  </si>
+  <si>
+    <t>RUAG Group=Schweizer Staat (Schweiz)</t>
+  </si>
+  <si>
+    <t>HL-29950</t>
+  </si>
+  <si>
+    <t>NIDEC GPM GmbH</t>
+  </si>
+  <si>
+    <t>Schwarzbacher Str. 28</t>
+  </si>
+  <si>
+    <t>Auengrund</t>
+  </si>
+  <si>
+    <t>036878-64-0</t>
+  </si>
+  <si>
+    <t>http://www.nidec-gpm.com/</t>
+  </si>
+  <si>
+    <t>info@nidec-gpm.com</t>
+  </si>
+  <si>
+    <t>Nidec CPM ist eine technisch spezialisierte Firma, die sich auf die Herstellung von konventionellen Wasserpumpen für den gesamten Bereich der Verbrennungskraftmaschinen konzentriert.</t>
+  </si>
+  <si>
+    <t>Hiroyuki</t>
+  </si>
+  <si>
+    <t>Yoshimoto</t>
+  </si>
+  <si>
+    <t>HL-3245</t>
+  </si>
+  <si>
+    <t>Seyfert GmbH</t>
+  </si>
+  <si>
+    <t>Ulmer Str. 58-66</t>
+  </si>
+  <si>
+    <t>Reichenbach an der Fils</t>
+  </si>
+  <si>
+    <t>07153-953-0</t>
+  </si>
+  <si>
+    <t>https://www.seyfert.de/</t>
+  </si>
+  <si>
+    <t>info@seyfert.de</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Seyfert ist Hersteller von nachhaltigen Verpackungen und Displays aus Wellpappe. Die Seyfert GmbH ist ein Unternehmen der Palm Verpackung. </t>
+  </si>
+  <si>
+    <t>Neuner</t>
+  </si>
+  <si>
+    <t>HL-30948</t>
+  </si>
+  <si>
+    <t>häwa GmbH</t>
+  </si>
+  <si>
+    <t>Wain</t>
+  </si>
+  <si>
+    <t>07353 98 46 - 0</t>
+  </si>
+  <si>
+    <t>https://www.haewa.de/</t>
+  </si>
+  <si>
+    <t>info@haewa.de</t>
+  </si>
+  <si>
+    <t>Die häwa GmbH ist ein Qualitätsanbieter für Elektrogehäuse, Schaltschränke und durchdachte Gehäuselösungen zum Einbau von Elektrokomponenten.</t>
+  </si>
+  <si>
+    <t>Niederkrüchten</t>
+  </si>
+  <si>
+    <t>HL-4136</t>
+  </si>
+  <si>
+    <t>WILMS Tiefkühl-Service GmbH</t>
+  </si>
+  <si>
+    <t>Sohlweg 2</t>
+  </si>
+  <si>
+    <t>02163-8987-0</t>
+  </si>
+  <si>
+    <t>http://www.wilms-tks.de/</t>
+  </si>
+  <si>
+    <t>info@wilms-tks.de</t>
+  </si>
+  <si>
+    <t>Wilms Tiefkühl-Service ist ein inhabergeführtes Großhandels- und Logistikunternehmen.</t>
+  </si>
+  <si>
+    <t>Wilms/Feemers</t>
+  </si>
+  <si>
+    <t>Feemers</t>
+  </si>
+  <si>
+    <t>Unternehmensgruppe WILMS</t>
+  </si>
+  <si>
+    <t>Gerdamarie</t>
+  </si>
+  <si>
+    <t>HL-29710</t>
+  </si>
+  <si>
+    <t>RUAG Defence Deutschland GmbH</t>
+  </si>
+  <si>
+    <t>Feldstr. 156</t>
+  </si>
+  <si>
+    <t>04103-9395-0</t>
+  </si>
+  <si>
+    <t>https://www.ruag.com/de/ueber-ruag/locations</t>
+  </si>
+  <si>
+    <t>Ruag Defence ist ein Hersteller von Simulationstechnik im Bereich Lasersimulation.</t>
+  </si>
+  <si>
+    <t>Grumann</t>
+  </si>
+  <si>
+    <t>HL-7194</t>
+  </si>
+  <si>
+    <t>ANTON TRÄNKLE GMBH &amp; CO KG</t>
+  </si>
+  <si>
+    <t>Hornberger Str. 19</t>
+  </si>
+  <si>
+    <t>Triberg</t>
+  </si>
+  <si>
+    <t>07722-862-0</t>
+  </si>
+  <si>
+    <t>http://www.anton-traenkle.com/</t>
+  </si>
+  <si>
+    <t>info@anton-traenkle.com</t>
+  </si>
+  <si>
+    <t>ANTON TRÄNKLE GMBH &amp; CO KG ist ein Unternehmen, das sich auf die Herstellung von Komponenten für die Automobilindustrie spezialisiert hat. Es bietet seinen Kunden eine breite Palette an Produkten und Dienstleistungen, darunter hochwertige Metallteile, Kunststoffteile und Montage- und Prüfdienste. Das Unternehmen verfügt über modernste Fertigungsanlagen und Technologien sowie über ein erfahrenes Team von Ingenieuren, Technikern und Fachkräften. ANTON TRÄNKLE GMBH &amp; CO KG ist bestrebt, seinen Kunden qualitativ hochwertige Produkte zu wettbewerbsfähigen Preisen anzubieten. Es legt großen Wert auf den Einsatz fortschrittlicher Technologien und auf die Einhaltung strenger Qualitätsstandards.</t>
+  </si>
+  <si>
+    <t>Tränkle</t>
+  </si>
+  <si>
+    <t>HL-10174</t>
+  </si>
+  <si>
+    <t>Erich Lacher Präzisionsteile GmbH &amp; Co. KG</t>
+  </si>
+  <si>
+    <t>Im Altgefäll 22</t>
+  </si>
+  <si>
+    <t>07231-6097-0</t>
+  </si>
+  <si>
+    <t>http://www.lacher-praezision.com/</t>
+  </si>
+  <si>
+    <t>info@lacher-praezision.de</t>
+  </si>
+  <si>
+    <t>Erich Lacher Präzisionsteile schafft in seinem namensgebenden Spezialgebiet Lösungen für verschiedene Anwendungen.</t>
+  </si>
+  <si>
+    <t>Frank Neuner</t>
+  </si>
+  <si>
+    <t>HL-9345</t>
+  </si>
+  <si>
+    <t>UMA-Schreibgeräte Ullmann GmbH</t>
+  </si>
+  <si>
+    <t>Fritz-Ullmann-Weg 3</t>
+  </si>
+  <si>
+    <t>Fischerbach</t>
+  </si>
+  <si>
+    <t>078-32-707-0</t>
+  </si>
+  <si>
+    <t>http://www.uma-pen.com/</t>
+  </si>
+  <si>
+    <t>info@uma-pen.com</t>
+  </si>
+  <si>
+    <t>Uma Schreibgeräte ist ein Hersteller von Kugelschreibern, die zu Werbezwecken eingesetzt werden.</t>
+  </si>
+  <si>
+    <t>HL-7447</t>
+  </si>
+  <si>
+    <t>Martin Staud GmbH</t>
+  </si>
+  <si>
+    <t>Martin-Staud-Str. 1</t>
+  </si>
+  <si>
+    <t>07581-209-0</t>
+  </si>
+  <si>
+    <t>http://www.staudmöbel.de/</t>
+  </si>
+  <si>
+    <t>info@staudmöbel.de</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die Möbelwerke Staud sind ein Möbelhersteller für Schlafzimmermöbel und Schränke aus Oberschwaben.  </t>
+  </si>
+  <si>
+    <t>Soleal Unternehmerkapital AG (Schweiz)</t>
+  </si>
+  <si>
+    <t>Schwägele</t>
   </si>
   <si>
     <t xml:space="preserve">Nutzungshinweise zu unseren Datenbanken und Rankings </t>
   </si>
   <si>
     <t>Stand Juli 2022</t>
   </si>
   <si>
     <t>Sehr geehrte Kunden, liebe Geschäftpartner,
 haben Sie recht herzlichen Dank für Ihr Vertrauen und den Erwerb unseres Rankings.
 Gerne möchten wir Ihnen hier aus unserer Rankingredaktion noch einige nützliche Hinweise, Tipps und Hintergründe zum Gebrauch mit an die Hand geben.</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Das vorliegende "Handbuch" bezieht sich auf unser Kernprodukt, die Master-Datenbank, die alle Daten und Rankings enthält. Wenn Sie nur ein Spezialranking oder Teilliste beziehen, bitten wir Sie, die dazu passenden Hinweise aus den entsprechenden Stellen dieses Handbuches zu entnehmen. </t>
     </r>
     <r>
       <rPr>
@@ -2158,151 +1945,142 @@
     <t xml:space="preserve">Gewähr </t>
   </si>
   <si>
     <t>Sie haben mit dem Erwerb eine gute Wahl getroffen, denn wir dürfen mit Fug und Recht behaupten, die beste Datenbank in diesem Segment anzubieten. Sie erhalten eine Firmeninformationen, die auf jahrelangen und laufenden  redaktionellen Recherchen beruht. Dennoch kann für die Richtigkeit und Vollständigkeit keine Gewähr übernommen werden.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Datenschutzkonformität
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Werbung im B2B-Bereich ist möglich, sofern diese nur unter der beruflichen Anschrift erfolgt und sofern die Daten aus öffentlich zugänglichen Verzeichnissen wie Handelsregister, </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* \-??\ _€_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0\ _€_-;\-* #,##0\ _€_-;_-* \-??\ _€_-;_-@_-"/>
-    <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
-[...4 lines deleted...]
-    </font>
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color rgb="FF9C0006"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <charset val="1"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
       <sz val="10"/>
-      <color rgb="FF0000FF"/>
       <name val="MS Sans Serif"/>
-      <family val="2"/>
       <charset val="1"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <i/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="9">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...3 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB4C7E7"/>
         <bgColor rgb="FFBFBFBF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -2369,318 +2147,320 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="7" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="6" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="8" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="7" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="8" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="7" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="7" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-[...12 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="6">
     <cellStyle name="Komma" xfId="1" builtinId="3"/>
-    <cellStyle name="Link" xfId="3" builtinId="8"/>
-    <cellStyle name="Schlecht" xfId="2" builtinId="27"/>
+    <cellStyle name="Link 2" xfId="5" xr:uid="{5940CA95-5373-4082-AB16-FBA9F39AE2A4}"/>
+    <cellStyle name="Prozent" xfId="2" builtinId="5"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
-    <cellStyle name="Standard_Oelmann" xfId="4" xr:uid="{663DFA82-3BE6-45F6-A1C0-FAC6B7AD6AB3}"/>
+    <cellStyle name="Standard 2" xfId="4" xr:uid="{77FE9FCC-F22B-4913-A66B-58FE73AC6659}"/>
+    <cellStyle name="Standard_Oelmann" xfId="3" xr:uid="{50FAC7F7-B395-4D25-99FE-AE3F5762A557}"/>
   </cellStyles>
-  <dxfs count="3">
+  <dxfs count="4">
     <dxf>
       <font>
         <color rgb="FF006100"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFC6EFCE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C5700"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFEB9C"/>
         </patternFill>
       </fill>
     </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="3124200" cy="791464"/>
+    <xdr:ext cx="2646802" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Grafik 6">
+        <xdr:cNvPr id="5" name="Grafik 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58F12DCB-21F1-40F1-AAE1-381DDEA75E7E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA6FD1BB-C5FB-4EB8-B637-FD2AB3BAA7CC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="3124200" cy="791464"/>
+          <a:ext cx="2646802" cy="762000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>1219200</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>104775</xdr:rowOff>
+      <xdr:colOff>1114425</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>1198245</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>158115</xdr:rowOff>
+      <xdr:colOff>392430</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>179070</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Rechteck 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC95B5BF-EE17-4222-A295-A0050A5F5233}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0967514F-18A0-40DE-A4B9-E8ACCE35EFB2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4981575" y="2133600"/>
-          <a:ext cx="4655820" cy="2796540"/>
+          <a:off x="4991100" y="1981200"/>
+          <a:ext cx="4516755" cy="2303145"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
-          <a:sysClr val="window" lastClr="FFFFFF">
+          <a:schemeClr val="bg1">
             <a:lumMod val="95000"/>
-          </a:sysClr>
+          </a:schemeClr>
         </a:solidFill>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...7 lines deleted...]
-        </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent3">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent3"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent3"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="de-DE" sz="900" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
@@ -2694,298 +2474,244 @@
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Liebe Nutzer!</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
-          <a:endParaRPr kumimoji="0" lang="de-DE" sz="900" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:endParaRPr kumimoji="0" lang="de-DE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uLnTx/>
             <a:uFillTx/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="0" lang="de-DE" sz="900" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:rPr kumimoji="0" lang="de-DE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Gerne zeigen wir Ihnen hier anhand von Beispieldaten die Grundstruktur der Liste. Bedenken Sie, nach rechts alle Spalten zu sichten. </a:t>
+            <a:t>Gerne zeigen wir Ihnen hier anhand von Beispieldaten die Grundstruktur der Liste. Bedenken Sie, nach rechts alle Spalten zu sichten. Die Beispieldaten selbst (wie Umsätze) können älteren Datums sein, als es der aktuellen Version entspricht.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="0" lang="de-DE" sz="900" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...71 lines deleted...]
-            <a:rPr kumimoji="0" lang="de-DE" sz="900" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:rPr kumimoji="0" lang="de-DE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Haben Sie Fragen? Gerne stehen wir Ihnen für unverbindliche Beratung zur Verfügung:</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
-          <a:endParaRPr kumimoji="0" lang="de-DE" sz="900" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:endParaRPr kumimoji="0" lang="de-DE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uLnTx/>
             <a:uFillTx/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="0" lang="de-DE" sz="900" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:rPr kumimoji="0" lang="de-DE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
             </a:rPr>
-            <a:t> +49 (0) 69 153294 482 </a:t>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="0" lang="de-DE" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+            </a:rPr>
+            <a:t>+49 (0) 69 153294 482 </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
-          <a:endParaRPr kumimoji="0" lang="de-DE" sz="900" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:endParaRPr kumimoji="0" lang="de-DE" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uLnTx/>
             <a:uFillTx/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
@@ -3011,223 +2737,182 @@
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Dear customer!</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
-          <a:endParaRPr kumimoji="0" lang="de-DE" sz="900" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:endParaRPr kumimoji="0" lang="de-DE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uLnTx/>
             <a:uFillTx/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="0" lang="de-DE" sz="900" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:rPr kumimoji="0" lang="de-DE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>We are pleased to show you the structure of the list. Remember to look through all the columns to the right.</a:t>
-[...35 lines deleted...]
-            <a:t>These examples may not show the latest data (e.g. turnover). Also, this list is an extract of the full version of the list, i.e. smaller companies may also be included, which are not included in other specialised versions. </a:t>
+            <a:t>We are pleased to show you the structure of the list. Remember to look through all the columns to the right. These examples may not show the latest data (e.g. turnover).</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>83821</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...4 lines deleted...]
-    </xdr:to>
+    <xdr:ext cx="2628900" cy="700948"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87006CA2-8239-4427-AC5F-3739996DA80B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C190034-1E55-42F6-B638-7186EBAE5A8B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8418196" y="76200"/>
           <a:ext cx="2628900" cy="700948"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
+  </xdr:oneCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1524000</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>53340</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Rechteck 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06D0FF56-3022-4433-8E76-6FCB1D278198}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F94E778B-A668-4BB2-8D83-D1F6CFE91469}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="762000" y="8172450"/>
+          <a:off x="762000" y="8334375"/>
           <a:ext cx="1524000" cy="215265"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1">
             <a:lumMod val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst>
           <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent3">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -3328,50 +3013,72 @@
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:endParaRPr kumimoji="0" lang="de-DE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uLnTx/>
             <a:uFillTx/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///G:\Geteilte%20Ablagen\Ranking\Musterlisten%20FileZilla\top-dienstleister-deutschland.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="top-dienstleister-deutschland.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Dienstleister"/>
+      <sheetName val="HANDBUCH"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3626,4793 +3333,5342 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grimm-wellen.de/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.merckle.de/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.swoboda.de/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.porsche.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isri.de/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dialog@mercedes-benz.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.natuerlich-konold.de/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kontakt@bosch.de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@eon.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@daimlertruck.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.siltronic.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eon.com/de" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bmwgroup.com/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traton.com/de.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pr-fre@fresenius.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flaco.de/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@heraeus.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daimlertruck.com/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utescheny.de/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.audi.de/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jungheinrich.com/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:media@traton.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.remondis.de/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.volkswagen.de/de.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frankwalder.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.helmag.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kundenbetreuung@audi.de" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://group.mercedes-benz.com/de/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@porsche.de" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bbraun.de/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F3C5D61C-A8B8-4349-AAAB-C7F250006DCD}">
-  <dimension ref="A1:AS47"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{99508288-3147-481C-BB56-E057F078CF52}">
+  <dimension ref="A1:AS38"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection activeCell="I1" sqref="I1"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="15" defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="11.28515625" style="15" customWidth="1"/>
-[...40 lines deleted...]
-    <col min="46" max="16384" width="15" style="15"/>
+    <col min="1" max="1" width="11.42578125" style="16"/>
+    <col min="2" max="2" width="14.42578125" style="17" customWidth="1"/>
+    <col min="3" max="3" width="17.7109375" style="18" customWidth="1"/>
+    <col min="4" max="4" width="14.5703125" style="19" customWidth="1"/>
+    <col min="5" max="5" width="26.85546875" style="16" customWidth="1"/>
+    <col min="6" max="6" width="14.85546875" style="16" customWidth="1"/>
+    <col min="7" max="7" width="36.85546875" style="16" customWidth="1"/>
+    <col min="8" max="8" width="26.85546875" style="16" customWidth="1"/>
+    <col min="9" max="9" width="14.85546875" style="20" customWidth="1"/>
+    <col min="10" max="10" width="23.42578125" style="16" customWidth="1"/>
+    <col min="11" max="12" width="24.28515625" style="16" customWidth="1"/>
+    <col min="13" max="13" width="19.140625" style="16" customWidth="1"/>
+    <col min="14" max="15" width="34.42578125" style="16" customWidth="1"/>
+    <col min="16" max="17" width="24.5703125" style="16" customWidth="1"/>
+    <col min="18" max="18" width="94.5703125" style="16" customWidth="1"/>
+    <col min="19" max="19" width="12.5703125" style="16" customWidth="1"/>
+    <col min="20" max="20" width="32.5703125" style="16" customWidth="1"/>
+    <col min="21" max="21" width="28" style="16" customWidth="1"/>
+    <col min="22" max="22" width="15.85546875" style="16" customWidth="1"/>
+    <col min="23" max="23" width="17.42578125" style="16" customWidth="1"/>
+    <col min="24" max="24" width="14" style="16" customWidth="1"/>
+    <col min="25" max="25" width="14.28515625" style="21" customWidth="1"/>
+    <col min="26" max="45" width="14" style="16" customWidth="1"/>
+    <col min="46" max="16384" width="11.42578125" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45" s="14" customFormat="1" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:45" s="15" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="F1" s="5" t="s">
+      <c r="G1" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="G1" s="6" t="s">
+      <c r="H1" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="H1" s="6" t="s">
+      <c r="I1" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="I1" s="6" t="s">
+      <c r="J1" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="J1" s="6" t="s">
+      <c r="K1" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="K1" s="6" t="s">
+      <c r="L1" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="L1" s="6" t="s">
+      <c r="M1" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="M1" s="6" t="s">
+      <c r="N1" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="N1" s="6" t="s">
+      <c r="O1" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="O1" s="6" t="s">
+      <c r="P1" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="P1" s="7" t="s">
+      <c r="Q1" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="Q1" s="7" t="s">
+      <c r="R1" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="R1" s="7" t="s">
+      <c r="S1" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="S1" s="8" t="s">
+      <c r="T1" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="T1" s="9" t="s">
+      <c r="U1" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="U1" s="10" t="s">
+      <c r="V1" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="V1" s="11" t="s">
+      <c r="W1" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="W1" s="12" t="s">
+      <c r="X1" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="X1" s="12" t="s">
+      <c r="Y1" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="Y1" s="13" t="s">
+      <c r="Z1" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="Z1" s="13" t="s">
+      <c r="AA1" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="AA1" s="13" t="s">
+      <c r="AB1" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="AB1" s="13" t="s">
+      <c r="AC1" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="AC1" s="13" t="s">
+      <c r="AD1" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="AD1" s="13" t="s">
+      <c r="AE1" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="AE1" s="13" t="s">
+      <c r="AF1" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="AF1" s="13" t="s">
+      <c r="AG1" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="AG1" s="13" t="s">
+      <c r="AH1" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="AH1" s="13" t="s">
+      <c r="AI1" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="AI1" s="13" t="s">
+      <c r="AJ1" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="AJ1" s="13" t="s">
+      <c r="AK1" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="AK1" s="13" t="s">
+      <c r="AL1" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="AL1" s="13" t="s">
+      <c r="AM1" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="AM1" s="13" t="s">
+      <c r="AN1" s="14" t="s">
         <v>40</v>
       </c>
-      <c r="AN1" s="13" t="s">
+      <c r="AO1" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="AO1" s="13" t="s">
+      <c r="AP1" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="AP1" s="13" t="s">
+      <c r="AQ1" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="AQ1" s="13" t="s">
+      <c r="AR1" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="AR1" s="13" t="s">
+      <c r="AS1" s="14" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="2" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="15">
+      <c r="A2" s="16" t="s">
+        <v>238</v>
+      </c>
+      <c r="B2" s="17">
         <v>1</v>
       </c>
-      <c r="B2" s="16">
-[...2 lines deleted...]
-      <c r="C2" s="17">
+      <c r="C2" s="18">
         <v>0</v>
       </c>
-      <c r="D2" s="18">
-[...9 lines deleted...]
-        <v>52</v>
+      <c r="D2" s="19">
+        <v>103212.5</v>
+      </c>
+      <c r="E2" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="G2" s="16" t="s">
+        <v>144</v>
+      </c>
+      <c r="H2" s="16" t="s">
+        <v>239</v>
       </c>
       <c r="I2" s="20">
         <v>38440</v>
       </c>
-      <c r="J2" s="19" t="s">
-[...2 lines deleted...]
-      <c r="K2" s="19" t="s">
+      <c r="J2" s="16" t="s">
+        <v>119</v>
+      </c>
+      <c r="K2" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="L2" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="M2" s="16" t="s">
+        <v>240</v>
+      </c>
+      <c r="N2" s="16" t="s">
+        <v>241</v>
+      </c>
+      <c r="O2" s="16" t="s">
+        <v>242</v>
+      </c>
+      <c r="P2" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q2" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="R2" s="16" t="s">
+        <v>243</v>
+      </c>
+      <c r="S2" s="16">
+        <v>1937</v>
+      </c>
+      <c r="T2" s="16" t="s">
+        <v>244</v>
+      </c>
+      <c r="U2" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V2" s="16">
+        <v>682724</v>
+      </c>
+      <c r="W2" s="16">
+        <v>321900</v>
+      </c>
+      <c r="X2" s="16">
+        <v>2025</v>
+      </c>
+      <c r="Y2" s="21">
+        <v>-8.6E-3</v>
+      </c>
+      <c r="Z2" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA2" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB2" s="16" t="s">
+        <v>120</v>
+      </c>
+      <c r="AC2" s="16" t="s">
+        <v>215</v>
+      </c>
+      <c r="AD2" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE2" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="AF2" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG2" s="16" t="s">
+        <v>245</v>
+      </c>
+      <c r="AH2" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI2" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ2" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="AK2" s="16" t="s">
+        <v>246</v>
+      </c>
+      <c r="AL2" s="16" t="s">
         <v>54</v>
       </c>
-      <c r="M2" s="19" t="s">
-[...85 lines deleted...]
-        <v>73</v>
+      <c r="AM2" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN2" s="16" t="s">
+        <v>186</v>
+      </c>
+      <c r="AO2" s="16" t="s">
+        <v>247</v>
+      </c>
+      <c r="AP2" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AQ2" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="AR2" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="AS2" s="16" t="s">
+        <v>248</v>
       </c>
     </row>
     <row r="3" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="15">
-[...2 lines deleted...]
-      <c r="B3" s="16">
+      <c r="A3" s="16" t="s">
+        <v>249</v>
+      </c>
+      <c r="B3" s="17">
         <v>2</v>
       </c>
-      <c r="C3" s="17">
+      <c r="C3" s="18">
         <v>0</v>
       </c>
-      <c r="D3" s="18">
-[...9 lines deleted...]
-        <v>80</v>
+      <c r="D3" s="19">
+        <v>43235.9</v>
+      </c>
+      <c r="E3" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="G3" s="16" t="s">
+        <v>250</v>
+      </c>
+      <c r="H3" s="16" t="s">
+        <v>251</v>
       </c>
       <c r="I3" s="20">
-        <v>70327</v>
-[...32 lines deleted...]
-        <v>2022</v>
+        <v>80788</v>
+      </c>
+      <c r="J3" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="K3" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="L3" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="M3" s="16" t="s">
+        <v>252</v>
+      </c>
+      <c r="N3" s="16" t="s">
+        <v>253</v>
+      </c>
+      <c r="O3" s="16" t="s">
+        <v>254</v>
+      </c>
+      <c r="P3" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q3" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="R3" s="16" t="s">
+        <v>255</v>
+      </c>
+      <c r="S3" s="16">
+        <v>1917</v>
+      </c>
+      <c r="T3" s="16" t="s">
+        <v>187</v>
+      </c>
+      <c r="U3" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V3" s="16">
+        <v>159100</v>
+      </c>
+      <c r="W3" s="16">
+        <v>133500</v>
+      </c>
+      <c r="X3" s="16">
+        <v>2025</v>
+      </c>
+      <c r="Y3" s="21">
+        <v>-6.25E-2</v>
+      </c>
+      <c r="Z3" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA3" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB3" s="16" t="s">
+        <v>256</v>
+      </c>
+      <c r="AC3" s="16" t="s">
+        <v>257</v>
+      </c>
+      <c r="AD3" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE3" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF3" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="AG3" s="16" t="s">
+        <v>258</v>
+      </c>
+      <c r="AH3" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="AI3" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ3" s="16" t="s">
+        <v>234</v>
+      </c>
+      <c r="AK3" s="16" t="s">
+        <v>259</v>
+      </c>
+      <c r="AL3" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AM3" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="AN3" s="16" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO3" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="AP3" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AQ3" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR3" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS3" s="16" t="s">
+        <v>260</v>
       </c>
     </row>
     <row r="4" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="15">
-[...2 lines deleted...]
-      <c r="B4" s="16">
+      <c r="A4" s="16" t="s">
+        <v>261</v>
+      </c>
+      <c r="B4" s="17">
         <v>3</v>
       </c>
-      <c r="C4" s="17">
+      <c r="C4" s="18">
         <v>0</v>
       </c>
-      <c r="D4" s="18">
-[...9 lines deleted...]
-        <v>87</v>
+      <c r="D4" s="19">
+        <v>40884.5</v>
+      </c>
+      <c r="E4" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="G4" s="16" t="s">
+        <v>262</v>
+      </c>
+      <c r="H4" s="16" t="s">
+        <v>263</v>
       </c>
       <c r="I4" s="20">
-        <v>45131</v>
-[...7 lines deleted...]
-      <c r="M4" s="19" t="s">
+        <v>70327</v>
+      </c>
+      <c r="J4" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="N4" s="15" t="s">
-[...72 lines deleted...]
-        <v>102</v>
+      <c r="K4" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="L4" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="M4" s="16" t="s">
+        <v>264</v>
+      </c>
+      <c r="N4" s="16" t="s">
+        <v>265</v>
+      </c>
+      <c r="O4" s="16" t="s">
+        <v>266</v>
+      </c>
+      <c r="P4" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q4" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="R4" s="16" t="s">
+        <v>267</v>
+      </c>
+      <c r="T4" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="U4" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V4" s="16">
+        <v>164000</v>
+      </c>
+      <c r="W4" s="16">
+        <v>132200</v>
+      </c>
+      <c r="X4" s="16">
+        <v>2025</v>
+      </c>
+      <c r="Y4" s="21">
+        <v>-9.1999999999999998E-2</v>
+      </c>
+      <c r="Z4" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA4" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB4" s="16" t="s">
+        <v>268</v>
+      </c>
+      <c r="AC4" s="16" t="s">
+        <v>269</v>
+      </c>
+      <c r="AD4" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE4" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF4" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="AG4" s="16" t="s">
+        <v>270</v>
+      </c>
+      <c r="AH4" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="AI4" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ4" s="16" t="s">
+        <v>233</v>
+      </c>
+      <c r="AK4" s="16" t="s">
+        <v>271</v>
+      </c>
+      <c r="AL4" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AM4" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN4" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="AO4" s="16" t="s">
+        <v>272</v>
+      </c>
+      <c r="AP4" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="AQ4" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR4" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="AS4" s="16" t="s">
+        <v>273</v>
       </c>
     </row>
     <row r="5" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="15">
-[...2 lines deleted...]
-      <c r="B5" s="16">
+      <c r="A5" s="16" t="s">
+        <v>274</v>
+      </c>
+      <c r="B5" s="17">
         <v>4</v>
       </c>
-      <c r="C5" s="17">
+      <c r="C5" s="18">
         <v>0</v>
       </c>
-      <c r="D5" s="18">
-[...9 lines deleted...]
-        <v>104</v>
+      <c r="D5" s="19">
+        <v>29853.1</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="G5" s="16" t="s">
+        <v>275</v>
+      </c>
+      <c r="H5" s="16" t="s">
+        <v>276</v>
       </c>
       <c r="I5" s="20">
-        <v>80788</v>
-[...1 lines deleted...]
-      <c r="J5" s="19" t="s">
+        <v>70839</v>
+      </c>
+      <c r="J5" s="16" t="s">
+        <v>224</v>
+      </c>
+      <c r="K5" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="L5" s="16" t="s">
+        <v>153</v>
+      </c>
+      <c r="M5" s="16" t="s">
+        <v>277</v>
+      </c>
+      <c r="N5" s="16" t="s">
+        <v>278</v>
+      </c>
+      <c r="O5" s="16" t="s">
+        <v>279</v>
+      </c>
+      <c r="P5" s="16" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q5" s="16" t="s">
+        <v>194</v>
+      </c>
+      <c r="R5" s="16" t="s">
+        <v>280</v>
+      </c>
+      <c r="S5" s="16">
+        <v>1886</v>
+      </c>
+      <c r="T5" s="16" t="s">
+        <v>124</v>
+      </c>
+      <c r="U5" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V5" s="16">
+        <v>429000</v>
+      </c>
+      <c r="W5" s="16">
+        <v>91000</v>
+      </c>
+      <c r="X5" s="16">
+        <v>2025</v>
+      </c>
+      <c r="Y5" s="21">
+        <v>5.4999999999999997E-3</v>
+      </c>
+      <c r="Z5" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA5" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB5" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="AC5" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD5" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE5" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="AF5" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG5" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="AH5" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI5" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ5" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="AK5" s="16" t="s">
+        <v>281</v>
+      </c>
+      <c r="AL5" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AM5" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="AN5" s="16" t="s">
         <v>77</v>
       </c>
-      <c r="K5" s="19" t="s">
-[...81 lines deleted...]
-        <v>118</v>
+      <c r="AO5" s="16" t="s">
+        <v>282</v>
+      </c>
+      <c r="AP5" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="AQ5" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="AR5" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="AS5" s="16" t="s">
+        <v>223</v>
       </c>
     </row>
     <row r="6" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="15">
+      <c r="A6" s="16" t="s">
+        <v>283</v>
+      </c>
+      <c r="B6" s="17">
         <v>5</v>
       </c>
-      <c r="B6" s="16">
-[...14 lines deleted...]
-      <c r="H6" s="15" t="s">
+      <c r="C6" s="18">
+        <v>1</v>
+      </c>
+      <c r="D6" s="19">
+        <v>25355.7</v>
+      </c>
+      <c r="E6" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="G6" s="16" t="s">
+        <v>284</v>
+      </c>
+      <c r="H6" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="I6" s="20">
+        <v>80333</v>
+      </c>
+      <c r="J6" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="K6" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="16" t="s">
+        <v>286</v>
+      </c>
+      <c r="N6" s="16" t="s">
+        <v>287</v>
+      </c>
+      <c r="O6" s="16" t="s">
+        <v>288</v>
+      </c>
+      <c r="P6" s="16" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q6" s="16" t="s">
+        <v>194</v>
+      </c>
+      <c r="R6" s="16" t="s">
+        <v>289</v>
+      </c>
+      <c r="S6" s="16">
+        <v>1847</v>
+      </c>
+      <c r="T6" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="U6" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V6" s="16">
+        <v>318000</v>
+      </c>
+      <c r="W6" s="16">
+        <v>78900</v>
+      </c>
+      <c r="X6" s="16">
+        <v>2025</v>
+      </c>
+      <c r="Y6" s="21">
+        <v>3.95E-2</v>
+      </c>
+      <c r="Z6" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA6" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB6" s="16" t="s">
         <v>123</v>
       </c>
-      <c r="I6" s="20">
-[...99 lines deleted...]
-        <v>140</v>
+      <c r="AC6" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="AD6" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE6" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF6" s="16" t="s">
+        <v>290</v>
+      </c>
+      <c r="AG6" s="16" t="s">
+        <v>291</v>
+      </c>
+      <c r="AH6" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI6" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ6" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="AK6" s="16" t="s">
+        <v>292</v>
+      </c>
+      <c r="AL6" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AM6" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN6" s="16" t="s">
+        <v>293</v>
+      </c>
+      <c r="AO6" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP6" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="AQ6" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR6" s="16" t="s">
+        <v>184</v>
+      </c>
+      <c r="AS6" s="16" t="s">
+        <v>183</v>
       </c>
     </row>
     <row r="7" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="15">
-[...2 lines deleted...]
-      <c r="B7" s="16">
+      <c r="A7" s="16" t="s">
+        <v>294</v>
+      </c>
+      <c r="B7" s="17">
         <v>6</v>
       </c>
-      <c r="C7" s="17">
-[...8 lines deleted...]
-      <c r="G7" s="19" t="s">
+      <c r="C7" s="18">
+        <v>-1</v>
+      </c>
+      <c r="D7" s="19">
+        <v>24763.1</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="G7" s="16" t="s">
+        <v>295</v>
+      </c>
+      <c r="H7" s="16" t="s">
+        <v>296</v>
+      </c>
+      <c r="I7" s="20">
+        <v>45131</v>
+      </c>
+      <c r="J7" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="K7" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" s="16" t="s">
+        <v>297</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="O7" s="16" t="s">
+        <v>299</v>
+      </c>
+      <c r="P7" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q7" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="R7" s="16" t="s">
+        <v>300</v>
+      </c>
+      <c r="S7" s="16">
+        <v>2000</v>
+      </c>
+      <c r="T7" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="U7" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V7" s="16">
+        <v>78270</v>
+      </c>
+      <c r="W7" s="16">
+        <v>78700</v>
+      </c>
+      <c r="X7" s="16">
+        <v>2025</v>
+      </c>
+      <c r="Y7" s="21">
+        <v>-1.77E-2</v>
+      </c>
+      <c r="Z7" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA7" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB7" s="16" t="s">
+        <v>211</v>
+      </c>
+      <c r="AC7" s="16" t="s">
+        <v>301</v>
+      </c>
+      <c r="AD7" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE7" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF7" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG7" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="AH7" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI7" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ7" s="16" t="s">
         <v>141</v>
       </c>
-      <c r="H7" s="15" t="s">
-[...87 lines deleted...]
-        <v>159</v>
+      <c r="AK7" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="AL7" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM7" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN7" s="16" t="s">
+        <v>302</v>
+      </c>
+      <c r="AO7" s="16" t="s">
+        <v>303</v>
+      </c>
+      <c r="AP7" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AQ7" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR7" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="AS7" s="16" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="15">
-[...2 lines deleted...]
-      <c r="B8" s="16">
+      <c r="A8" s="16" t="s">
+        <v>304</v>
+      </c>
+      <c r="B8" s="17">
         <v>7</v>
       </c>
-      <c r="C8" s="17">
+      <c r="C8" s="18">
         <v>0</v>
       </c>
-      <c r="D8" s="18">
-[...9 lines deleted...]
-        <v>161</v>
+      <c r="D8" s="19">
+        <v>22488.400000000001</v>
+      </c>
+      <c r="E8" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="G8" s="16" t="s">
+        <v>305</v>
+      </c>
+      <c r="H8" s="16" t="s">
+        <v>306</v>
       </c>
       <c r="I8" s="20">
-        <v>80333</v>
-[...1 lines deleted...]
-      <c r="J8" s="19" t="s">
+        <v>85057</v>
+      </c>
+      <c r="J8" s="16" t="s">
+        <v>181</v>
+      </c>
+      <c r="K8" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="L8" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="M8" s="16" t="s">
+        <v>307</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>308</v>
+      </c>
+      <c r="O8" s="16" t="s">
+        <v>309</v>
+      </c>
+      <c r="P8" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q8" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="R8" s="16" t="s">
+        <v>310</v>
+      </c>
+      <c r="S8" s="16">
+        <v>1932</v>
+      </c>
+      <c r="T8" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="U8" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="V8" s="16">
+        <v>88600</v>
+      </c>
+      <c r="W8" s="16">
+        <v>65503</v>
+      </c>
+      <c r="X8" s="16">
+        <v>2025</v>
+      </c>
+      <c r="Y8" s="21">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="Z8" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA8" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB8" s="16" t="s">
         <v>77</v>
       </c>
-      <c r="K8" s="19" t="s">
-[...78 lines deleted...]
-        <v>173</v>
+      <c r="AC8" s="16" t="s">
+        <v>221</v>
+      </c>
+      <c r="AD8" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE8" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF8" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG8" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH8" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI8" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ8" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK8" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL8" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM8" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN8" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO8" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP8" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ8" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR8" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS8" s="16" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="15">
-[...2 lines deleted...]
-      <c r="B9" s="16">
+      <c r="A9" s="16" t="s">
+        <v>311</v>
+      </c>
+      <c r="B9" s="17">
         <v>8</v>
       </c>
-      <c r="C9" s="17">
+      <c r="C9" s="18">
         <v>0</v>
       </c>
-      <c r="D9" s="18">
-[...9 lines deleted...]
-        <v>176</v>
+      <c r="D9" s="19">
+        <v>18780.3</v>
+      </c>
+      <c r="E9" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="G9" s="16" t="s">
+        <v>312</v>
+      </c>
+      <c r="H9" s="16" t="s">
+        <v>313</v>
       </c>
       <c r="I9" s="20">
-        <v>85057</v>
-[...46 lines deleted...]
-      <c r="AB9" s="15" t="s">
+        <v>67056</v>
+      </c>
+      <c r="J9" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="K9" s="16" t="s">
+        <v>93</v>
+      </c>
+      <c r="L9" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="M9" s="16" t="s">
+        <v>314</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>315</v>
+      </c>
+      <c r="O9" s="16" t="s">
+        <v>316</v>
+      </c>
+      <c r="P9" s="16" t="s">
+        <v>317</v>
+      </c>
+      <c r="Q9" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="R9" s="16" t="s">
+        <v>318</v>
+      </c>
+      <c r="S9" s="16">
+        <v>1865</v>
+      </c>
+      <c r="T9" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="U9" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V9" s="16">
+        <v>112000</v>
+      </c>
+      <c r="W9" s="16">
+        <v>59700</v>
+      </c>
+      <c r="X9" s="16">
+        <v>2025</v>
+      </c>
+      <c r="Y9" s="21">
+        <v>-8.5199999999999998E-2</v>
+      </c>
+      <c r="Z9" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA9" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB9" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="AC9" s="16" t="s">
+        <v>319</v>
+      </c>
+      <c r="AD9" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE9" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF9" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="AG9" s="16" t="s">
+        <v>320</v>
+      </c>
+      <c r="AH9" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI9" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ9" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="AK9" s="16" t="s">
         <v>137</v>
       </c>
-      <c r="AC9" s="15" t="s">
-        <v>68</v>
+      <c r="AL9" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AM9" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN9" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="AO9" s="16" t="s">
+        <v>321</v>
+      </c>
+      <c r="AP9" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AQ9" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR9" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="AS9" s="16" t="s">
+        <v>322</v>
       </c>
     </row>
     <row r="10" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="15">
-[...2 lines deleted...]
-      <c r="B10" s="16">
+      <c r="A10" s="16" t="s">
+        <v>323</v>
+      </c>
+      <c r="B10" s="17">
         <v>9</v>
       </c>
-      <c r="C10" s="17">
+      <c r="C10" s="18">
         <v>0</v>
       </c>
-      <c r="D10" s="18">
-[...9 lines deleted...]
-        <v>185</v>
+      <c r="D10" s="19">
+        <v>15302.5</v>
+      </c>
+      <c r="E10" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="G10" s="16" t="s">
+        <v>324</v>
+      </c>
+      <c r="H10" s="16" t="s">
+        <v>325</v>
       </c>
       <c r="I10" s="20">
         <v>70771</v>
       </c>
-      <c r="J10" s="19" t="s">
-[...26 lines deleted...]
-      <c r="S10" s="15">
+      <c r="J10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="K10" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="M10" s="16" t="s">
+        <v>326</v>
+      </c>
+      <c r="N10" s="16" t="s">
+        <v>327</v>
+      </c>
+      <c r="O10" s="16" t="s">
+        <v>328</v>
+      </c>
+      <c r="P10" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q10" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="R10" s="16" t="s">
+        <v>329</v>
+      </c>
+      <c r="S10" s="16">
         <v>2021</v>
       </c>
-      <c r="U10" s="15" t="s">
-[...18 lines deleted...]
-        <v>193</v>
+      <c r="T10" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="U10" s="16" t="s">
+        <v>330</v>
+      </c>
+      <c r="V10" s="16">
+        <v>108476</v>
+      </c>
+      <c r="W10" s="16">
+        <v>49387</v>
+      </c>
+      <c r="X10" s="16">
+        <v>2025</v>
+      </c>
+      <c r="Y10" s="21">
+        <v>-8.7099999999999997E-2</v>
+      </c>
+      <c r="Z10" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA10" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB10" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="AC10" s="16" t="s">
+        <v>331</v>
+      </c>
+      <c r="AD10" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE10" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF10" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG10" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH10" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI10" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ10" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK10" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL10" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM10" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN10" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO10" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP10" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ10" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR10" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS10" s="16" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="15">
-[...2 lines deleted...]
-      <c r="B11" s="16">
+      <c r="A11" s="16" t="s">
+        <v>332</v>
+      </c>
+      <c r="B11" s="17">
         <v>10</v>
       </c>
-      <c r="C11" s="17">
-[...11 lines deleted...]
-      <c r="H11" s="15" t="s">
+      <c r="C11" s="18">
+        <v>8</v>
+      </c>
+      <c r="D11" s="19">
+        <v>15247.6</v>
+      </c>
+      <c r="E11" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="G11" s="16" t="s">
+        <v>333</v>
+      </c>
+      <c r="H11" s="16" t="s">
+        <v>334</v>
+      </c>
+      <c r="I11" s="20">
+        <v>63450</v>
+      </c>
+      <c r="J11" s="16" t="s">
+        <v>193</v>
+      </c>
+      <c r="K11" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="16" t="s">
+        <v>151</v>
+      </c>
+      <c r="M11" s="16" t="s">
+        <v>335</v>
+      </c>
+      <c r="N11" s="16" t="s">
+        <v>336</v>
+      </c>
+      <c r="O11" s="16" t="s">
+        <v>337</v>
+      </c>
+      <c r="P11" s="16" t="s">
+        <v>338</v>
+      </c>
+      <c r="Q11" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="R11" s="16" t="s">
+        <v>339</v>
+      </c>
+      <c r="S11" s="16">
+        <v>1851</v>
+      </c>
+      <c r="T11" s="16" t="s">
+        <v>340</v>
+      </c>
+      <c r="U11" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V11" s="16">
+        <v>15181</v>
+      </c>
+      <c r="W11" s="16">
+        <v>43194</v>
+      </c>
+      <c r="X11" s="16">
+        <v>2025</v>
+      </c>
+      <c r="Y11" s="21">
+        <v>0.46929999999999999</v>
+      </c>
+      <c r="Z11" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA11" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB11" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC11" s="16" t="s">
+        <v>341</v>
+      </c>
+      <c r="AD11" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE11" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="AF11" s="16" t="s">
         <v>195</v>
       </c>
-      <c r="I11" s="20">
-[...83 lines deleted...]
-      <c r="AS11" s="23" t="s">
+      <c r="AG11" s="16" t="s">
+        <v>342</v>
+      </c>
+      <c r="AH11" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI11" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ11" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="AK11" s="16" t="s">
+        <v>343</v>
+      </c>
+      <c r="AL11" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AM11" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN11" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="AO11" s="16" t="s">
         <v>209</v>
+      </c>
+      <c r="AP11" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ11" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR11" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS11" s="16" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="15">
-[...18 lines deleted...]
-        <v>211</v>
+      <c r="A12" s="16" t="s">
+        <v>345</v>
+      </c>
+      <c r="B12" s="17">
+        <v>20</v>
+      </c>
+      <c r="C12" s="18">
+        <v>7</v>
+      </c>
+      <c r="D12" s="19">
+        <v>7882.8</v>
+      </c>
+      <c r="E12" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="G12" s="16" t="s">
+        <v>346</v>
+      </c>
+      <c r="H12" s="16" t="s">
+        <v>200</v>
       </c>
       <c r="I12" s="20">
-        <v>88046</v>
-[...10 lines deleted...]
-      <c r="M12" s="19" t="s">
+        <v>91074</v>
+      </c>
+      <c r="J12" s="16" t="s">
+        <v>173</v>
+      </c>
+      <c r="K12" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="L12" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="M12" s="16" t="s">
+        <v>347</v>
+      </c>
+      <c r="N12" s="16" t="s">
+        <v>348</v>
+      </c>
+      <c r="O12" s="16" t="s">
+        <v>349</v>
+      </c>
+      <c r="P12" s="16" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q12" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="R12" s="16" t="s">
+        <v>351</v>
+      </c>
+      <c r="S12" s="16">
+        <v>1946</v>
+      </c>
+      <c r="T12" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="U12" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V12" s="16">
+        <v>110753</v>
+      </c>
+      <c r="W12" s="16">
+        <v>23494</v>
+      </c>
+      <c r="X12" s="16">
+        <v>2025</v>
+      </c>
+      <c r="Y12" s="21">
+        <v>-3.3700000000000001E-2</v>
+      </c>
+      <c r="Z12" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA12" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB12" s="16" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC12" s="16" t="s">
+        <v>225</v>
+      </c>
+      <c r="AD12" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE12" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="AF12" s="16" t="s">
         <v>214</v>
       </c>
-      <c r="N12" s="15" t="s">
-[...36 lines deleted...]
-        <v>220</v>
+      <c r="AG12" s="16" t="s">
+        <v>352</v>
+      </c>
+      <c r="AH12" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI12" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ12" s="16" t="s">
+        <v>207</v>
+      </c>
+      <c r="AK12" s="16" t="s">
+        <v>353</v>
+      </c>
+      <c r="AL12" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AM12" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN12" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="AO12" s="16" t="s">
+        <v>170</v>
+      </c>
+      <c r="AP12" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AQ12" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR12" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="AS12" s="16" t="s">
+        <v>237</v>
       </c>
     </row>
     <row r="13" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="15">
-[...18 lines deleted...]
-        <v>222</v>
+      <c r="A13" s="16" t="s">
+        <v>354</v>
+      </c>
+      <c r="B13" s="17">
+        <v>30</v>
+      </c>
+      <c r="C13" s="18">
+        <v>-2</v>
+      </c>
+      <c r="D13" s="19">
+        <v>5720.8</v>
+      </c>
+      <c r="E13" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="G13" s="16" t="s">
+        <v>355</v>
+      </c>
+      <c r="H13" s="16" t="s">
+        <v>226</v>
       </c>
       <c r="I13" s="20">
-        <v>45143</v>
-[...43 lines deleted...]
-      <c r="AA13" s="19" t="s">
+        <v>50735</v>
+      </c>
+      <c r="J13" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="K13" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="L13" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="M13" s="16" t="s">
+        <v>356</v>
+      </c>
+      <c r="N13" s="16" t="s">
+        <v>357</v>
+      </c>
+      <c r="O13" s="16" t="s">
+        <v>358</v>
+      </c>
+      <c r="P13" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q13" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="R13" s="16" t="s">
+        <v>359</v>
+      </c>
+      <c r="S13" s="16">
+        <v>1903</v>
+      </c>
+      <c r="T13" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="U13" s="16" t="s">
+        <v>360</v>
+      </c>
+      <c r="V13" s="16">
+        <v>20252</v>
+      </c>
+      <c r="W13" s="16">
+        <v>17596</v>
+      </c>
+      <c r="X13" s="16">
+        <v>2023</v>
+      </c>
+      <c r="Y13" s="21">
+        <v>-2.0000000000000001E-4</v>
+      </c>
+      <c r="Z13" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA13" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB13" s="16" t="s">
         <v>121</v>
       </c>
-      <c r="AB13" s="15" t="s">
-[...12 lines deleted...]
-        <v>231</v>
+      <c r="AC13" s="16" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD13" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE13" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF13" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG13" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH13" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI13" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ13" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK13" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL13" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM13" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN13" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO13" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP13" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ13" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR13" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS13" s="16" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="15">
-[...18 lines deleted...]
-        <v>233</v>
+      <c r="A14" s="16" t="s">
+        <v>361</v>
+      </c>
+      <c r="B14" s="17">
+        <v>40</v>
+      </c>
+      <c r="C14" s="18">
+        <v>1</v>
+      </c>
+      <c r="D14" s="19">
+        <v>4421.1000000000004</v>
+      </c>
+      <c r="E14" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="G14" s="16" t="s">
+        <v>362</v>
+      </c>
+      <c r="H14" s="16" t="s">
+        <v>168</v>
       </c>
       <c r="I14" s="20">
-        <v>30165</v>
-[...22 lines deleted...]
-      <c r="Q14" s="15" t="s">
+        <v>44536</v>
+      </c>
+      <c r="J14" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="K14" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="L14" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="M14" s="16" t="s">
+        <v>363</v>
+      </c>
+      <c r="N14" s="16" t="s">
+        <v>364</v>
+      </c>
+      <c r="O14" s="16" t="s">
+        <v>365</v>
+      </c>
+      <c r="P14" s="16" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q14" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="R14" s="16" t="s">
+        <v>367</v>
+      </c>
+      <c r="S14" s="16">
+        <v>1934</v>
+      </c>
+      <c r="T14" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="U14" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="V14" s="16">
+        <v>46000</v>
+      </c>
+      <c r="W14" s="16">
+        <v>13200</v>
+      </c>
+      <c r="X14" s="16">
+        <v>2024</v>
+      </c>
+      <c r="Y14" s="21">
+        <v>9.0899999999999995E-2</v>
+      </c>
+      <c r="Z14" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA14" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB14" s="16" t="s">
+        <v>199</v>
+      </c>
+      <c r="AC14" s="16" t="s">
         <v>59</v>
       </c>
-      <c r="R14" s="21" t="s">
-[...66 lines deleted...]
-        <v>250</v>
+      <c r="AD14" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE14" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF14" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG14" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH14" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI14" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ14" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK14" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL14" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM14" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN14" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO14" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP14" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ14" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR14" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS14" s="16" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="15">
-[...18 lines deleted...]
-        <v>252</v>
+      <c r="A15" s="16" t="s">
+        <v>368</v>
+      </c>
+      <c r="B15" s="17">
+        <v>50</v>
+      </c>
+      <c r="C15" s="18">
+        <v>-1</v>
+      </c>
+      <c r="D15" s="19">
+        <v>3558.6</v>
+      </c>
+      <c r="E15" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="G15" s="16" t="s">
+        <v>369</v>
+      </c>
+      <c r="H15" s="16" t="s">
+        <v>370</v>
       </c>
       <c r="I15" s="20">
-        <v>80992</v>
-[...89 lines deleted...]
-        <v>263</v>
+        <v>40476</v>
+      </c>
+      <c r="J15" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="K15" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="L15" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="M15" s="16" t="s">
+        <v>371</v>
+      </c>
+      <c r="N15" s="16" t="s">
+        <v>372</v>
+      </c>
+      <c r="O15" s="16" t="s">
+        <v>373</v>
+      </c>
+      <c r="P15" s="16" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q15" s="16" t="s">
+        <v>194</v>
+      </c>
+      <c r="R15" s="16" t="s">
+        <v>374</v>
+      </c>
+      <c r="S15" s="16">
+        <v>1889</v>
+      </c>
+      <c r="T15" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="U15" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V15" s="16">
+        <v>28539</v>
+      </c>
+      <c r="W15" s="16">
+        <v>9935</v>
+      </c>
+      <c r="X15" s="16">
+        <v>2025</v>
+      </c>
+      <c r="Y15" s="21">
+        <v>0.2878</v>
+      </c>
+      <c r="Z15" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA15" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB15" s="16" t="s">
+        <v>158</v>
+      </c>
+      <c r="AC15" s="16" t="s">
+        <v>375</v>
+      </c>
+      <c r="AD15" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE15" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF15" s="16" t="s">
+        <v>376</v>
+      </c>
+      <c r="AG15" s="16" t="s">
+        <v>377</v>
+      </c>
+      <c r="AH15" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="AI15" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ15" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="AK15" s="16" t="s">
+        <v>205</v>
+      </c>
+      <c r="AL15" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AM15" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN15" s="16" t="s">
+        <v>125</v>
+      </c>
+      <c r="AO15" s="16" t="s">
+        <v>378</v>
+      </c>
+      <c r="AP15" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AQ15" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR15" s="16" t="s">
+        <v>379</v>
+      </c>
+      <c r="AS15" s="16" t="s">
+        <v>192</v>
       </c>
     </row>
     <row r="16" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="15">
-[...18 lines deleted...]
-        <v>265</v>
+      <c r="A16" s="16" t="s">
+        <v>380</v>
+      </c>
+      <c r="B16" s="17">
+        <v>60</v>
+      </c>
+      <c r="C16" s="18">
+        <v>-4</v>
+      </c>
+      <c r="D16" s="19">
+        <v>2841.1</v>
+      </c>
+      <c r="E16" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="G16" s="16" t="s">
+        <v>381</v>
+      </c>
+      <c r="H16" s="16" t="s">
+        <v>382</v>
       </c>
       <c r="I16" s="20">
-        <v>61352</v>
-[...98 lines deleted...]
-        <v>285</v>
+        <v>80809</v>
+      </c>
+      <c r="J16" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="K16" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="L16" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="M16" s="16" t="s">
+        <v>383</v>
+      </c>
+      <c r="N16" s="16" t="s">
+        <v>384</v>
+      </c>
+      <c r="O16" s="16" t="s">
+        <v>385</v>
+      </c>
+      <c r="P16" s="16" t="s">
+        <v>386</v>
+      </c>
+      <c r="Q16" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="R16" s="16" t="s">
+        <v>387</v>
+      </c>
+      <c r="S16" s="16">
+        <v>1905</v>
+      </c>
+      <c r="T16" s="16" t="s">
+        <v>197</v>
+      </c>
+      <c r="U16" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V16" s="16">
+        <v>30913</v>
+      </c>
+      <c r="W16" s="16">
+        <v>7817</v>
+      </c>
+      <c r="X16" s="16">
+        <v>2025</v>
+      </c>
+      <c r="Y16" s="21">
+        <v>-8.3999999999999995E-3</v>
+      </c>
+      <c r="Z16" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA16" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB16" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC16" s="16" t="s">
+        <v>388</v>
+      </c>
+      <c r="AD16" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE16" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="AF16" s="16" t="s">
+        <v>154</v>
+      </c>
+      <c r="AG16" s="16" t="s">
+        <v>389</v>
+      </c>
+      <c r="AH16" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI16" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ16" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK16" s="16" t="s">
+        <v>390</v>
+      </c>
+      <c r="AL16" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AM16" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN16" s="16" t="s">
+        <v>391</v>
+      </c>
+      <c r="AO16" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="AP16" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AQ16" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="AR16" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS16" s="16" t="s">
+        <v>392</v>
       </c>
     </row>
     <row r="17" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="15">
-[...18 lines deleted...]
-        <v>287</v>
+      <c r="A17" s="16" t="s">
+        <v>393</v>
+      </c>
+      <c r="B17" s="17">
+        <v>70</v>
+      </c>
+      <c r="C17" s="18">
+        <v>-2</v>
+      </c>
+      <c r="D17" s="19">
+        <v>2272.1</v>
+      </c>
+      <c r="E17" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="G17" s="16" t="s">
+        <v>394</v>
+      </c>
+      <c r="H17" s="16" t="s">
+        <v>395</v>
       </c>
       <c r="I17" s="20">
-        <v>49808</v>
-[...48 lines deleted...]
-        <v>295</v>
+        <v>74172</v>
+      </c>
+      <c r="J17" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="K17" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="L17" s="16" t="s">
+        <v>109</v>
+      </c>
+      <c r="M17" s="16" t="s">
+        <v>396</v>
+      </c>
+      <c r="N17" s="16" t="s">
+        <v>397</v>
+      </c>
+      <c r="O17" s="16" t="s">
+        <v>398</v>
+      </c>
+      <c r="P17" s="16" t="s">
+        <v>164</v>
+      </c>
+      <c r="Q17" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="R17" s="16" t="s">
+        <v>399</v>
+      </c>
+      <c r="S17" s="16">
+        <v>1983</v>
+      </c>
+      <c r="T17" s="16" t="s">
+        <v>189</v>
+      </c>
+      <c r="U17" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V17" s="16">
+        <v>15306</v>
+      </c>
+      <c r="W17" s="16">
+        <v>6400</v>
+      </c>
+      <c r="X17" s="16">
+        <v>2025</v>
+      </c>
+      <c r="Y17" s="21">
+        <v>1.49E-2</v>
+      </c>
+      <c r="Z17" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA17" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB17" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC17" s="16" t="s">
+        <v>400</v>
+      </c>
+      <c r="AD17" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE17" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF17" s="16" t="s">
+        <v>401</v>
+      </c>
+      <c r="AG17" s="16" t="s">
+        <v>402</v>
+      </c>
+      <c r="AH17" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI17" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ17" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="AK17" s="16" t="s">
+        <v>116</v>
+      </c>
+      <c r="AL17" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AM17" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN17" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="AO17" s="16" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP17" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AQ17" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR17" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="AS17" s="16" t="s">
+        <v>216</v>
       </c>
     </row>
     <row r="18" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="15">
-[...18 lines deleted...]
-        <v>298</v>
+      <c r="A18" s="16" t="s">
+        <v>403</v>
+      </c>
+      <c r="B18" s="17">
+        <v>80</v>
+      </c>
+      <c r="C18" s="18">
+        <v>1</v>
+      </c>
+      <c r="D18" s="19">
+        <v>1981.9</v>
+      </c>
+      <c r="E18" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="G18" s="16" t="s">
+        <v>404</v>
+      </c>
+      <c r="H18" s="16" t="s">
+        <v>405</v>
       </c>
       <c r="I18" s="20">
-        <v>70435</v>
-[...64 lines deleted...]
-      <c r="AJ18" s="23" t="s">
+        <v>40468</v>
+      </c>
+      <c r="J18" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="K18" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="L18" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="M18" s="16" t="s">
+        <v>406</v>
+      </c>
+      <c r="N18" s="16" t="s">
+        <v>407</v>
+      </c>
+      <c r="O18" s="16" t="s">
+        <v>408</v>
+      </c>
+      <c r="P18" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q18" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="R18" s="16" t="s">
+        <v>409</v>
+      </c>
+      <c r="S18" s="16">
+        <v>1881</v>
+      </c>
+      <c r="T18" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="U18" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V18" s="16">
+        <v>18347</v>
+      </c>
+      <c r="W18" s="16">
+        <v>5422</v>
+      </c>
+      <c r="X18" s="16">
+        <v>2024</v>
+      </c>
+      <c r="Y18" s="21">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="Z18" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="AK18" s="23" t="s">
-[...18 lines deleted...]
-        <v>309</v>
+      <c r="AA18" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB18" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="AC18" s="16" t="s">
+        <v>410</v>
+      </c>
+      <c r="AD18" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE18" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF18" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="AG18" s="16" t="s">
+        <v>411</v>
+      </c>
+      <c r="AH18" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI18" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ18" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK18" s="16" t="s">
+        <v>232</v>
+      </c>
+      <c r="AL18" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM18" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN18" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO18" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP18" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ18" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR18" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS18" s="16" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="15">
-[...18 lines deleted...]
-        <v>311</v>
+      <c r="A19" s="16" t="s">
+        <v>412</v>
+      </c>
+      <c r="B19" s="17">
+        <v>90</v>
+      </c>
+      <c r="C19" s="18">
+        <v>1</v>
+      </c>
+      <c r="D19" s="19">
+        <v>1785.8</v>
+      </c>
+      <c r="E19" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="G19" s="16" t="s">
+        <v>413</v>
+      </c>
+      <c r="H19" s="16" t="s">
+        <v>414</v>
       </c>
       <c r="I19" s="20">
-        <v>80331</v>
-[...35 lines deleted...]
-        <v>2022</v>
+        <v>41069</v>
+      </c>
+      <c r="J19" s="16" t="s">
+        <v>180</v>
+      </c>
+      <c r="K19" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="L19" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="M19" s="16" t="s">
+        <v>415</v>
+      </c>
+      <c r="N19" s="16" t="s">
+        <v>416</v>
+      </c>
+      <c r="O19" s="16" t="s">
+        <v>417</v>
+      </c>
+      <c r="P19" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q19" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="R19" s="16" t="s">
+        <v>418</v>
+      </c>
+      <c r="S19" s="16">
+        <v>1871</v>
+      </c>
+      <c r="T19" s="16" t="s">
+        <v>419</v>
+      </c>
+      <c r="U19" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V19" s="16">
+        <v>14400</v>
+      </c>
+      <c r="W19" s="16">
+        <v>4030</v>
+      </c>
+      <c r="X19" s="16">
+        <v>2024</v>
+      </c>
+      <c r="Y19" s="21">
+        <v>0.17460000000000001</v>
+      </c>
+      <c r="Z19" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA19" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB19" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC19" s="16" t="s">
+        <v>198</v>
+      </c>
+      <c r="AD19" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE19" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF19" s="16" t="s">
+        <v>420</v>
+      </c>
+      <c r="AG19" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="AH19" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI19" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ19" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK19" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="AL19" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AM19" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN19" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="AO19" s="16" t="s">
+        <v>421</v>
+      </c>
+      <c r="AP19" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="AQ19" s="16" t="s">
+        <v>95</v>
+      </c>
+      <c r="AR19" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="AS19" s="16" t="s">
+        <v>422</v>
       </c>
     </row>
     <row r="20" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="15">
-[...5 lines deleted...]
-      <c r="C20" s="17">
+      <c r="A20" s="16" t="s">
+        <v>423</v>
+      </c>
+      <c r="B20" s="17">
+        <v>100</v>
+      </c>
+      <c r="C20" s="18">
         <v>0</v>
       </c>
-      <c r="D20" s="18">
-[...9 lines deleted...]
-        <v>323</v>
+      <c r="D20" s="19">
+        <v>1658</v>
+      </c>
+      <c r="E20" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="G20" s="16" t="s">
+        <v>424</v>
+      </c>
+      <c r="H20" s="16" t="s">
+        <v>425</v>
       </c>
       <c r="I20" s="20">
-        <v>63450</v>
-[...93 lines deleted...]
-      <c r="AS20" s="27"/>
+        <v>95111</v>
+      </c>
+      <c r="J20" s="16" t="s">
+        <v>426</v>
+      </c>
+      <c r="K20" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="L20" s="16" t="s">
+        <v>210</v>
+      </c>
+      <c r="M20" s="16" t="s">
+        <v>427</v>
+      </c>
+      <c r="N20" s="16" t="s">
+        <v>428</v>
+      </c>
+      <c r="O20" s="16" t="s">
+        <v>429</v>
+      </c>
+      <c r="P20" s="16" t="s">
+        <v>430</v>
+      </c>
+      <c r="Q20" s="16" t="s">
+        <v>208</v>
+      </c>
+      <c r="R20" s="16" t="s">
+        <v>431</v>
+      </c>
+      <c r="S20" s="16">
+        <v>1948</v>
+      </c>
+      <c r="T20" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="U20" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V20" s="16">
+        <v>20000</v>
+      </c>
+      <c r="W20" s="16">
+        <v>4500</v>
+      </c>
+      <c r="X20" s="16">
+        <v>2023</v>
+      </c>
+      <c r="Y20" s="21">
+        <v>-4.2599999999999999E-2</v>
+      </c>
+      <c r="Z20" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA20" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB20" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="AC20" s="16" t="s">
+        <v>235</v>
+      </c>
+      <c r="AD20" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE20" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF20" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG20" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH20" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI20" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ20" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK20" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL20" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM20" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN20" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO20" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP20" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ20" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR20" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS20" s="16" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="21" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="15">
-[...5 lines deleted...]
-      <c r="C21" s="17">
+      <c r="A21" s="16" t="s">
+        <v>433</v>
+      </c>
+      <c r="B21" s="17">
+        <v>200</v>
+      </c>
+      <c r="C21" s="18">
         <v>0</v>
       </c>
-      <c r="D21" s="18">
-[...9 lines deleted...]
-        <v>342</v>
+      <c r="D21" s="19">
+        <v>898.2</v>
+      </c>
+      <c r="E21" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="G21" s="16" t="s">
+        <v>434</v>
+      </c>
+      <c r="H21" s="16" t="s">
+        <v>435</v>
       </c>
       <c r="I21" s="20">
-        <v>89079</v>
-[...50 lines deleted...]
-        <v>351</v>
+        <v>44263</v>
+      </c>
+      <c r="J21" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="K21" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="L21" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="M21" s="16" t="s">
+        <v>436</v>
+      </c>
+      <c r="N21" s="16" t="s">
+        <v>437</v>
+      </c>
+      <c r="O21" s="16" t="s">
+        <v>438</v>
+      </c>
+      <c r="P21" s="16" t="s">
+        <v>432</v>
+      </c>
+      <c r="Q21" s="16" t="s">
+        <v>432</v>
+      </c>
+      <c r="R21" s="16" t="s">
+        <v>439</v>
+      </c>
+      <c r="S21" s="16">
+        <v>1872</v>
+      </c>
+      <c r="T21" s="16" t="s">
+        <v>440</v>
+      </c>
+      <c r="U21" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V21" s="16">
+        <v>9000</v>
+      </c>
+      <c r="W21" s="16">
+        <v>1895.3</v>
+      </c>
+      <c r="X21" s="16">
+        <v>2024</v>
+      </c>
+      <c r="Y21" s="21">
+        <v>-4.0300000000000002E-2</v>
+      </c>
+      <c r="Z21" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA21" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB21" s="16" t="s">
+        <v>120</v>
+      </c>
+      <c r="AC21" s="16" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD21" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE21" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF21" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG21" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH21" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI21" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ21" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK21" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL21" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM21" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN21" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO21" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP21" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ21" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR21" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS21" s="16" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="15">
-[...18 lines deleted...]
-        <v>358</v>
+      <c r="A22" s="16" t="s">
+        <v>442</v>
+      </c>
+      <c r="B22" s="17">
+        <v>300</v>
+      </c>
+      <c r="C22" s="18">
+        <v>-2</v>
+      </c>
+      <c r="D22" s="19">
+        <v>679.7</v>
+      </c>
+      <c r="E22" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="G22" s="16" t="s">
+        <v>443</v>
+      </c>
+      <c r="H22" s="16" t="s">
+        <v>444</v>
       </c>
       <c r="I22" s="20">
-        <v>51373</v>
-[...83 lines deleted...]
-        <v>367</v>
+        <v>94118</v>
+      </c>
+      <c r="J22" s="16" t="s">
+        <v>445</v>
+      </c>
+      <c r="K22" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="L22" s="16" t="s">
+        <v>201</v>
+      </c>
+      <c r="M22" s="16" t="s">
+        <v>446</v>
+      </c>
+      <c r="N22" s="16" t="s">
+        <v>447</v>
+      </c>
+      <c r="O22" s="16" t="s">
+        <v>448</v>
+      </c>
+      <c r="P22" s="16" t="s">
+        <v>213</v>
+      </c>
+      <c r="Q22" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="R22" s="16" t="s">
+        <v>449</v>
+      </c>
+      <c r="S22" s="16">
+        <v>1934</v>
+      </c>
+      <c r="T22" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="U22" s="16" t="s">
+        <v>450</v>
+      </c>
+      <c r="V22" s="16">
+        <v>4000</v>
+      </c>
+      <c r="W22" s="16">
+        <v>1441</v>
+      </c>
+      <c r="X22" s="16">
+        <v>2023</v>
+      </c>
+      <c r="Y22" s="21">
+        <v>0.37240000000000001</v>
+      </c>
+      <c r="Z22" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA22" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB22" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC22" s="16" t="s">
+        <v>451</v>
+      </c>
+      <c r="AD22" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE22" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF22" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG22" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH22" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI22" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ22" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK22" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL22" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM22" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN22" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO22" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP22" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ22" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR22" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS22" s="16" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="15">
-[...18 lines deleted...]
-        <v>377</v>
+      <c r="A23" s="16" t="s">
+        <v>453</v>
+      </c>
+      <c r="B23" s="17">
+        <v>400</v>
+      </c>
+      <c r="C23" s="18">
+        <v>-2</v>
+      </c>
+      <c r="D23" s="19">
+        <v>568.9</v>
+      </c>
+      <c r="E23" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="G23" s="16" t="s">
+        <v>454</v>
+      </c>
+      <c r="H23" s="16" t="s">
+        <v>455</v>
       </c>
       <c r="I23" s="20">
-        <v>44536</v>
-[...40 lines deleted...]
-      <c r="X23" s="19">
+        <v>20149</v>
+      </c>
+      <c r="J23" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="K23" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="L23" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="M23" s="16" t="s">
+        <v>456</v>
+      </c>
+      <c r="N23" s="16" t="s">
+        <v>457</v>
+      </c>
+      <c r="O23" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="P23" s="16" t="s">
+        <v>231</v>
+      </c>
+      <c r="Q23" s="16" t="s">
+        <v>228</v>
+      </c>
+      <c r="R23" s="16" t="s">
+        <v>458</v>
+      </c>
+      <c r="S23" s="16">
+        <v>1993</v>
+      </c>
+      <c r="T23" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="U23" s="16" t="s">
+        <v>459</v>
+      </c>
+      <c r="V23" s="16">
+        <v>65</v>
+      </c>
+      <c r="W23" s="16">
+        <v>1550</v>
+      </c>
+      <c r="X23" s="16">
         <v>2022</v>
       </c>
-      <c r="Y23" s="15">
-[...9 lines deleted...]
-        <v>387</v>
+      <c r="Y23" s="21">
+        <v>0.55830000000000002</v>
+      </c>
+      <c r="Z23" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA23" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB23" s="16" t="s">
+        <v>460</v>
+      </c>
+      <c r="AC23" s="16" t="s">
+        <v>461</v>
+      </c>
+      <c r="AD23" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE23" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF23" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG23" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH23" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI23" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ23" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK23" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL23" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM23" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN23" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO23" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP23" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ23" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR23" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS23" s="16" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="15">
-[...2 lines deleted...]
-      <c r="B24" s="16">
+      <c r="A24" s="16" t="s">
+        <v>462</v>
+      </c>
+      <c r="B24" s="17">
+        <v>500</v>
+      </c>
+      <c r="C24" s="18">
+        <v>-4</v>
+      </c>
+      <c r="D24" s="19">
+        <v>496.5</v>
+      </c>
+      <c r="E24" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="G24" s="16" t="s">
+        <v>463</v>
+      </c>
+      <c r="H24" s="16" t="s">
+        <v>464</v>
+      </c>
+      <c r="I24" s="20">
+        <v>80807</v>
+      </c>
+      <c r="J24" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="K24" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="L24" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="M24" s="16" t="s">
+        <v>465</v>
+      </c>
+      <c r="N24" s="16" t="s">
+        <v>466</v>
+      </c>
+      <c r="O24" s="16" t="s">
+        <v>467</v>
+      </c>
+      <c r="P24" s="16" t="s">
+        <v>468</v>
+      </c>
+      <c r="Q24" s="16" t="s">
+        <v>177</v>
+      </c>
+      <c r="R24" s="16" t="s">
+        <v>469</v>
+      </c>
+      <c r="S24" s="16">
+        <v>1950</v>
+      </c>
+      <c r="T24" s="16" t="s">
+        <v>470</v>
+      </c>
+      <c r="U24" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V24" s="16">
+        <v>2100</v>
+      </c>
+      <c r="W24" s="16">
+        <v>738.2</v>
+      </c>
+      <c r="X24" s="16">
+        <v>2023</v>
+      </c>
+      <c r="Y24" s="21">
+        <v>-0.13109999999999999</v>
+      </c>
+      <c r="Z24" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="C24" s="17">
-[...116 lines deleted...]
-        <v>405</v>
+      <c r="AA24" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB24" s="16" t="s">
+        <v>471</v>
+      </c>
+      <c r="AC24" s="16" t="s">
+        <v>472</v>
+      </c>
+      <c r="AD24" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE24" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF24" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG24" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH24" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI24" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ24" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK24" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL24" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM24" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN24" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO24" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP24" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ24" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR24" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS24" s="16" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="15">
-[...18 lines deleted...]
-        <v>411</v>
+      <c r="A25" s="16" t="s">
+        <v>473</v>
+      </c>
+      <c r="B25" s="17">
+        <v>600</v>
+      </c>
+      <c r="C25" s="18">
+        <v>-2</v>
+      </c>
+      <c r="D25" s="19">
+        <v>443.8</v>
+      </c>
+      <c r="E25" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="G25" s="16" t="s">
+        <v>474</v>
+      </c>
+      <c r="H25" s="16" t="s">
+        <v>475</v>
       </c>
       <c r="I25" s="20">
-        <v>80809</v>
-[...95 lines deleted...]
-        <v>425</v>
+        <v>93426</v>
+      </c>
+      <c r="J25" s="16" t="s">
+        <v>188</v>
+      </c>
+      <c r="K25" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="L25" s="16" t="s">
+        <v>143</v>
+      </c>
+      <c r="M25" s="16" t="s">
+        <v>476</v>
+      </c>
+      <c r="N25" s="16" t="s">
+        <v>477</v>
+      </c>
+      <c r="O25" s="16" t="s">
+        <v>478</v>
+      </c>
+      <c r="P25" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="Q25" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="R25" s="16" t="s">
+        <v>479</v>
+      </c>
+      <c r="S25" s="16">
+        <v>1981</v>
+      </c>
+      <c r="T25" s="16" t="s">
+        <v>176</v>
+      </c>
+      <c r="U25" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V25" s="16">
+        <v>4000</v>
+      </c>
+      <c r="W25" s="16">
+        <v>522.5</v>
+      </c>
+      <c r="X25" s="16">
+        <v>2024</v>
+      </c>
+      <c r="Y25" s="21">
+        <v>0.12509999999999999</v>
+      </c>
+      <c r="Z25" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA25" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB25" s="16" t="s">
+        <v>115</v>
+      </c>
+      <c r="AC25" s="16" t="s">
+        <v>202</v>
+      </c>
+      <c r="AD25" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE25" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF25" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG25" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH25" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI25" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ25" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK25" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL25" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM25" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN25" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO25" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP25" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ25" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR25" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS25" s="16" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="26" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="15">
-[...18 lines deleted...]
-        <v>429</v>
+      <c r="A26" s="16" t="s">
+        <v>480</v>
+      </c>
+      <c r="B26" s="17">
+        <v>700</v>
+      </c>
+      <c r="C26" s="18">
+        <v>-2</v>
+      </c>
+      <c r="D26" s="19">
+        <v>411.8</v>
+      </c>
+      <c r="E26" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="G26" s="16" t="s">
+        <v>481</v>
+      </c>
+      <c r="H26" s="16" t="s">
+        <v>482</v>
       </c>
       <c r="I26" s="20">
-        <v>20097</v>
-[...94 lines deleted...]
-      <c r="AS26" s="27" t="s">
+        <v>88630</v>
+      </c>
+      <c r="J26" s="16" t="s">
+        <v>166</v>
+      </c>
+      <c r="K26" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="L26" s="16" t="s">
+        <v>167</v>
+      </c>
+      <c r="M26" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="N26" s="16" t="s">
+        <v>484</v>
+      </c>
+      <c r="O26" s="16" t="s">
+        <v>485</v>
+      </c>
+      <c r="P26" s="16" t="s">
         <v>441</v>
+      </c>
+      <c r="Q26" s="16" t="s">
+        <v>179</v>
+      </c>
+      <c r="R26" s="16" t="s">
+        <v>486</v>
+      </c>
+      <c r="S26" s="16">
+        <v>1874</v>
+      </c>
+      <c r="T26" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="U26" s="16" t="s">
+        <v>487</v>
+      </c>
+      <c r="V26" s="16">
+        <v>2170</v>
+      </c>
+      <c r="W26" s="16">
+        <v>795</v>
+      </c>
+      <c r="X26" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z26" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA26" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB26" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="AC26" s="16" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD26" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE26" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF26" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG26" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH26" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI26" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ26" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK26" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL26" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM26" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN26" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO26" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP26" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ26" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR26" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS26" s="16" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="27" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="15">
-[...18 lines deleted...]
-        <v>443</v>
+      <c r="A27" s="16" t="s">
+        <v>488</v>
+      </c>
+      <c r="B27" s="17">
+        <v>800</v>
+      </c>
+      <c r="C27" s="18">
+        <v>-14</v>
+      </c>
+      <c r="D27" s="19">
+        <v>379.4</v>
+      </c>
+      <c r="E27" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="G27" s="16" t="s">
+        <v>489</v>
+      </c>
+      <c r="H27" s="16" t="s">
+        <v>490</v>
       </c>
       <c r="I27" s="20">
-        <v>22047</v>
-[...83 lines deleted...]
-        <v>455</v>
+        <v>77756</v>
+      </c>
+      <c r="J27" s="16" t="s">
+        <v>491</v>
+      </c>
+      <c r="K27" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="L27" s="16" t="s">
+        <v>113</v>
+      </c>
+      <c r="M27" s="16" t="s">
+        <v>492</v>
+      </c>
+      <c r="N27" s="16" t="s">
+        <v>493</v>
+      </c>
+      <c r="O27" s="16" t="s">
+        <v>494</v>
+      </c>
+      <c r="P27" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q27" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="R27" s="16" t="s">
+        <v>495</v>
+      </c>
+      <c r="S27" s="16">
+        <v>1942</v>
+      </c>
+      <c r="T27" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="U27" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="V27" s="16">
+        <v>2300</v>
+      </c>
+      <c r="W27" s="16">
+        <v>300</v>
+      </c>
+      <c r="X27" s="16">
+        <v>2020</v>
+      </c>
+      <c r="Z27" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA27" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB27" s="16" t="s">
+        <v>496</v>
+      </c>
+      <c r="AC27" s="16" t="s">
+        <v>217</v>
+      </c>
+      <c r="AD27" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE27" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF27" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="AG27" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="AH27" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI27" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ27" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK27" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL27" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM27" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN27" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO27" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP27" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ27" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR27" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS27" s="16" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="15">
-[...18 lines deleted...]
-        <v>459</v>
+      <c r="A28" s="16" t="s">
+        <v>497</v>
+      </c>
+      <c r="B28" s="17">
+        <v>900</v>
+      </c>
+      <c r="C28" s="18">
+        <v>-17</v>
+      </c>
+      <c r="D28" s="19">
+        <v>346.2</v>
+      </c>
+      <c r="E28" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="G28" s="16" t="s">
+        <v>498</v>
+      </c>
+      <c r="H28" s="16" t="s">
+        <v>499</v>
       </c>
       <c r="I28" s="20">
-        <v>74321</v>
-[...62 lines deleted...]
-        <v>468</v>
+        <v>40764</v>
+      </c>
+      <c r="J28" s="16" t="s">
+        <v>157</v>
+      </c>
+      <c r="K28" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="L28" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="M28" s="16" t="s">
+        <v>500</v>
+      </c>
+      <c r="N28" s="16" t="s">
+        <v>501</v>
+      </c>
+      <c r="O28" s="16" t="s">
+        <v>502</v>
+      </c>
+      <c r="P28" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="Q28" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="R28" s="16" t="s">
+        <v>503</v>
+      </c>
+      <c r="S28" s="16">
+        <v>1931</v>
+      </c>
+      <c r="T28" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="U28" s="16" t="s">
+        <v>504</v>
+      </c>
+      <c r="V28" s="16">
+        <v>3000</v>
+      </c>
+      <c r="W28" s="16">
+        <v>540</v>
+      </c>
+      <c r="X28" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z28" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA28" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB28" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC28" s="16" t="s">
+        <v>505</v>
+      </c>
+      <c r="AD28" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE28" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF28" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG28" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH28" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI28" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ28" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK28" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL28" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM28" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN28" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO28" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP28" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ28" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR28" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS28" s="16" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="15">
-[...18 lines deleted...]
-        <v>471</v>
+      <c r="A29" s="16" t="s">
+        <v>506</v>
+      </c>
+      <c r="B29" s="17">
+        <v>1000</v>
+      </c>
+      <c r="C29" s="18">
+        <v>70</v>
+      </c>
+      <c r="D29" s="19">
+        <v>323.7</v>
+      </c>
+      <c r="E29" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="G29" s="16" t="s">
+        <v>507</v>
+      </c>
+      <c r="H29" s="16" t="s">
+        <v>508</v>
       </c>
       <c r="I29" s="20">
-        <v>47119</v>
-[...50 lines deleted...]
-        <v>477</v>
+        <v>91126</v>
+      </c>
+      <c r="J29" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="K29" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="L29" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="M29" s="16" t="s">
+        <v>509</v>
+      </c>
+      <c r="N29" s="16" t="s">
+        <v>510</v>
+      </c>
+      <c r="O29" s="16" t="s">
+        <v>511</v>
+      </c>
+      <c r="P29" s="16" t="s">
+        <v>452</v>
+      </c>
+      <c r="Q29" s="16" t="s">
+        <v>452</v>
+      </c>
+      <c r="R29" s="16" t="s">
+        <v>512</v>
+      </c>
+      <c r="S29" s="16">
+        <v>1911</v>
+      </c>
+      <c r="T29" s="16" t="s">
+        <v>513</v>
+      </c>
+      <c r="U29" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V29" s="16">
+        <v>1400</v>
+      </c>
+      <c r="W29" s="16">
+        <v>230.8</v>
+      </c>
+      <c r="X29" s="16">
+        <v>2024</v>
+      </c>
+      <c r="Y29" s="21">
+        <v>-2.29E-2</v>
+      </c>
+      <c r="Z29" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA29" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB29" s="16" t="s">
+        <v>514</v>
+      </c>
+      <c r="AC29" s="16" t="s">
+        <v>513</v>
+      </c>
+      <c r="AD29" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE29" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF29" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG29" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH29" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI29" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ29" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK29" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL29" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM29" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN29" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO29" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP29" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ29" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR29" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS29" s="16" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="15">
-[...18 lines deleted...]
-        <v>406</v>
+      <c r="A30" s="16" t="s">
+        <v>518</v>
+      </c>
+      <c r="B30" s="17">
+        <v>2000</v>
+      </c>
+      <c r="C30" s="18">
+        <v>-10</v>
+      </c>
+      <c r="D30" s="19">
+        <v>179.9</v>
+      </c>
+      <c r="E30" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="G30" s="16" t="s">
+        <v>519</v>
+      </c>
+      <c r="H30" s="16" t="s">
+        <v>520</v>
       </c>
       <c r="I30" s="20">
-        <v>81737</v>
-[...53 lines deleted...]
-        <v>497</v>
+        <v>98673</v>
+      </c>
+      <c r="J30" s="16" t="s">
+        <v>521</v>
+      </c>
+      <c r="K30" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="L30" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="M30" s="16" t="s">
+        <v>522</v>
+      </c>
+      <c r="N30" s="16" t="s">
+        <v>523</v>
+      </c>
+      <c r="O30" s="16" t="s">
+        <v>524</v>
+      </c>
+      <c r="P30" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q30" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="R30" s="16" t="s">
+        <v>525</v>
+      </c>
+      <c r="S30" s="16">
+        <v>1939</v>
+      </c>
+      <c r="T30" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="U30" s="16" t="s">
+        <v>516</v>
+      </c>
+      <c r="V30" s="16">
+        <v>800</v>
+      </c>
+      <c r="W30" s="16">
+        <v>272</v>
+      </c>
+      <c r="X30" s="16">
+        <v>2021</v>
+      </c>
+      <c r="Z30" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA30" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB30" s="16" t="s">
+        <v>526</v>
+      </c>
+      <c r="AC30" s="16" t="s">
+        <v>527</v>
+      </c>
+      <c r="AD30" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE30" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF30" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG30" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH30" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI30" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ30" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK30" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL30" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM30" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN30" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO30" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP30" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ30" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR30" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS30" s="16" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="31" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="15">
-[...18 lines deleted...]
-        <v>502</v>
+      <c r="A31" s="16" t="s">
+        <v>528</v>
+      </c>
+      <c r="B31" s="17">
+        <v>3000</v>
+      </c>
+      <c r="C31" s="18">
+        <v>2</v>
+      </c>
+      <c r="D31" s="19">
+        <v>129.1</v>
+      </c>
+      <c r="E31" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="G31" s="16" t="s">
+        <v>529</v>
+      </c>
+      <c r="H31" s="16" t="s">
+        <v>530</v>
       </c>
       <c r="I31" s="20">
-        <v>70499</v>
-[...62 lines deleted...]
-        <v>509</v>
+        <v>73262</v>
+      </c>
+      <c r="J31" s="16" t="s">
+        <v>531</v>
+      </c>
+      <c r="K31" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="L31" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="M31" s="16" t="s">
+        <v>532</v>
+      </c>
+      <c r="N31" s="16" t="s">
+        <v>533</v>
+      </c>
+      <c r="O31" s="16" t="s">
+        <v>534</v>
+      </c>
+      <c r="P31" s="16" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q31" s="16" t="s">
+        <v>152</v>
+      </c>
+      <c r="R31" s="16" t="s">
+        <v>535</v>
+      </c>
+      <c r="S31" s="16">
+        <v>1912</v>
+      </c>
+      <c r="T31" s="16" t="s">
+        <v>236</v>
+      </c>
+      <c r="U31" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V31" s="16">
+        <v>535</v>
+      </c>
+      <c r="W31" s="16">
+        <v>93.9</v>
+      </c>
+      <c r="X31" s="16">
+        <v>2023</v>
+      </c>
+      <c r="Y31" s="21">
+        <v>-0.22520000000000001</v>
+      </c>
+      <c r="Z31" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA31" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB31" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC31" s="16" t="s">
+        <v>236</v>
+      </c>
+      <c r="AD31" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE31" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF31" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG31" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH31" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI31" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ31" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK31" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL31" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM31" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN31" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO31" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP31" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ31" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR31" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS31" s="16" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="32" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="15">
-[...18 lines deleted...]
-        <v>521</v>
+      <c r="A32" s="16" t="s">
+        <v>537</v>
+      </c>
+      <c r="B32" s="17">
+        <v>4000</v>
+      </c>
+      <c r="C32" s="18">
+        <v>-536</v>
+      </c>
+      <c r="D32" s="19">
+        <v>101.8</v>
+      </c>
+      <c r="E32" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="G32" s="16" t="s">
+        <v>538</v>
+      </c>
+      <c r="H32" s="16" t="s">
+        <v>165</v>
       </c>
       <c r="I32" s="20">
-        <v>92318</v>
-[...43 lines deleted...]
-      <c r="Y32" s="15">
+        <v>88489</v>
+      </c>
+      <c r="J32" s="16" t="s">
+        <v>539</v>
+      </c>
+      <c r="K32" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="L32" s="16" t="s">
+        <v>140</v>
+      </c>
+      <c r="M32" s="16" t="s">
+        <v>540</v>
+      </c>
+      <c r="N32" s="16" t="s">
+        <v>541</v>
+      </c>
+      <c r="O32" s="16" t="s">
+        <v>542</v>
+      </c>
+      <c r="P32" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q32" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="R32" s="16" t="s">
+        <v>543</v>
+      </c>
+      <c r="T32" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="U32" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V32" s="16">
+        <v>368</v>
+      </c>
+      <c r="W32" s="16">
+        <v>55</v>
+      </c>
+      <c r="X32" s="16">
+        <v>2024</v>
+      </c>
+      <c r="Y32" s="21">
+        <v>-0.19</v>
+      </c>
+      <c r="Z32" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA32" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB32" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="AC32" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="AD32" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE32" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF32" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG32" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH32" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI32" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ32" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK32" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL32" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM32" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN32" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO32" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP32" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ32" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR32" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS32" s="16" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="33" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="16" t="s">
+        <v>545</v>
+      </c>
+      <c r="B33" s="17">
+        <v>5000</v>
+      </c>
+      <c r="C33" s="18">
+        <v>36</v>
+      </c>
+      <c r="D33" s="19">
+        <v>83.6</v>
+      </c>
+      <c r="E33" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="G33" s="16" t="s">
+        <v>546</v>
+      </c>
+      <c r="H33" s="16" t="s">
+        <v>547</v>
+      </c>
+      <c r="I33" s="20">
+        <v>41372</v>
+      </c>
+      <c r="J33" s="16" t="s">
+        <v>544</v>
+      </c>
+      <c r="K33" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="L33" s="16" t="s">
+        <v>155</v>
+      </c>
+      <c r="M33" s="16" t="s">
+        <v>548</v>
+      </c>
+      <c r="N33" s="16" t="s">
+        <v>549</v>
+      </c>
+      <c r="O33" s="16" t="s">
+        <v>550</v>
+      </c>
+      <c r="P33" s="16" t="s">
+        <v>515</v>
+      </c>
+      <c r="Q33" s="16" t="s">
+        <v>156</v>
+      </c>
+      <c r="R33" s="16" t="s">
+        <v>551</v>
+      </c>
+      <c r="S33" s="16">
+        <v>1916</v>
+      </c>
+      <c r="T33" s="16" t="s">
+        <v>552</v>
+      </c>
+      <c r="U33" s="16" t="s">
+        <v>554</v>
+      </c>
+      <c r="V33" s="16">
+        <v>90</v>
+      </c>
+      <c r="W33" s="16">
+        <v>50</v>
+      </c>
+      <c r="X33" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z33" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA33" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB33" s="16" t="s">
+        <v>555</v>
+      </c>
+      <c r="AC33" s="16" t="s">
+        <v>553</v>
+      </c>
+      <c r="AD33" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE33" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF33" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG33" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH33" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI33" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ33" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK33" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL33" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM33" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN33" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO33" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP33" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ33" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR33" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS33" s="16" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="34" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="16" t="s">
+        <v>556</v>
+      </c>
+      <c r="B34" s="17">
+        <v>6000</v>
+      </c>
+      <c r="C34" s="18">
+        <v>-1</v>
+      </c>
+      <c r="D34" s="19">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="E34" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="G34" s="16" t="s">
+        <v>557</v>
+      </c>
+      <c r="H34" s="16" t="s">
+        <v>558</v>
+      </c>
+      <c r="I34" s="20">
+        <v>22880</v>
+      </c>
+      <c r="J34" s="16" t="s">
+        <v>178</v>
+      </c>
+      <c r="K34" s="16" t="s">
+        <v>100</v>
+      </c>
+      <c r="L34" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="M34" s="16" t="s">
+        <v>559</v>
+      </c>
+      <c r="N34" s="16" t="s">
+        <v>560</v>
+      </c>
+      <c r="O34" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="P34" s="16" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q34" s="16" t="s">
+        <v>344</v>
+      </c>
+      <c r="R34" s="16" t="s">
+        <v>561</v>
+      </c>
+      <c r="T34" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="U34" s="16" t="s">
+        <v>517</v>
+      </c>
+      <c r="V34" s="16">
+        <v>86</v>
+      </c>
+      <c r="W34" s="16">
+        <v>29</v>
+      </c>
+      <c r="X34" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z34" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA34" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB34" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC34" s="16" t="s">
+        <v>562</v>
+      </c>
+      <c r="AD34" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE34" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF34" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG34" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH34" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI34" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ34" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK34" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL34" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM34" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN34" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO34" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP34" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ34" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR34" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS34" s="16" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="35" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="16" t="s">
+        <v>563</v>
+      </c>
+      <c r="B35" s="17">
+        <v>7000</v>
+      </c>
+      <c r="C35" s="18">
+        <v>-1</v>
+      </c>
+      <c r="D35" s="19">
+        <v>57.7</v>
+      </c>
+      <c r="E35" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="G35" s="16" t="s">
+        <v>564</v>
+      </c>
+      <c r="H35" s="16" t="s">
+        <v>565</v>
+      </c>
+      <c r="I35" s="20">
+        <v>78098</v>
+      </c>
+      <c r="J35" s="16" t="s">
+        <v>566</v>
+      </c>
+      <c r="K35" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="L35" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="M35" s="16" t="s">
+        <v>567</v>
+      </c>
+      <c r="N35" s="16" t="s">
+        <v>568</v>
+      </c>
+      <c r="O35" s="16" t="s">
+        <v>569</v>
+      </c>
+      <c r="P35" s="16" t="s">
+        <v>218</v>
+      </c>
+      <c r="Q35" s="16" t="s">
+        <v>218</v>
+      </c>
+      <c r="R35" s="16" t="s">
+        <v>570</v>
+      </c>
+      <c r="S35" s="16">
+        <v>1889</v>
+      </c>
+      <c r="T35" s="16" t="s">
+        <v>571</v>
+      </c>
+      <c r="U35" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V35" s="16">
+        <v>210</v>
+      </c>
+      <c r="W35" s="16">
+        <v>31.5</v>
+      </c>
+      <c r="X35" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z35" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA35" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB35" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="AC35" s="16" t="s">
+        <v>571</v>
+      </c>
+      <c r="AD35" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE35" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF35" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG35" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH35" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI35" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ35" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK35" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL35" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM35" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN35" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO35" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP35" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ35" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR35" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS35" s="16" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="36" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="16" t="s">
+        <v>572</v>
+      </c>
+      <c r="B36" s="17">
+        <v>8000</v>
+      </c>
+      <c r="C36" s="18">
+        <v>1</v>
+      </c>
+      <c r="D36" s="19">
+        <v>50.9</v>
+      </c>
+      <c r="E36" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="G36" s="16" t="s">
+        <v>573</v>
+      </c>
+      <c r="H36" s="16" t="s">
+        <v>574</v>
+      </c>
+      <c r="I36" s="20">
+        <v>75181</v>
+      </c>
+      <c r="J36" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="K36" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="L36" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="M36" s="16" t="s">
+        <v>575</v>
+      </c>
+      <c r="N36" s="16" t="s">
+        <v>576</v>
+      </c>
+      <c r="O36" s="16" t="s">
+        <v>577</v>
+      </c>
+      <c r="P36" s="16" t="s">
+        <v>218</v>
+      </c>
+      <c r="Q36" s="16" t="s">
+        <v>218</v>
+      </c>
+      <c r="R36" s="16" t="s">
+        <v>578</v>
+      </c>
+      <c r="S36" s="16">
+        <v>1925</v>
+      </c>
+      <c r="T36" s="16" t="s">
+        <v>579</v>
+      </c>
+      <c r="U36" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V36" s="16">
+        <v>165</v>
+      </c>
+      <c r="W36" s="16">
+        <v>24.8</v>
+      </c>
+      <c r="X36" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z36" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA36" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB36" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="AC36" s="16" t="s">
+        <v>536</v>
+      </c>
+      <c r="AD36" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE36" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF36" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG36" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH36" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI36" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ36" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK36" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL36" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM36" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN36" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO36" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP36" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ36" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR36" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS36" s="16" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="37" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="16" t="s">
+        <v>580</v>
+      </c>
+      <c r="B37" s="17">
+        <v>9000</v>
+      </c>
+      <c r="C37" s="18">
+        <v>24</v>
+      </c>
+      <c r="D37" s="19">
+        <v>46.1</v>
+      </c>
+      <c r="E37" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="G37" s="16" t="s">
+        <v>581</v>
+      </c>
+      <c r="H37" s="16" t="s">
+        <v>582</v>
+      </c>
+      <c r="I37" s="20">
+        <v>77716</v>
+      </c>
+      <c r="J37" s="16" t="s">
+        <v>583</v>
+      </c>
+      <c r="K37" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="L37" s="16" t="s">
+        <v>113</v>
+      </c>
+      <c r="M37" s="16" t="s">
+        <v>584</v>
+      </c>
+      <c r="N37" s="16" t="s">
+        <v>585</v>
+      </c>
+      <c r="O37" s="16" t="s">
+        <v>586</v>
+      </c>
+      <c r="P37" s="16" t="s">
+        <v>203</v>
+      </c>
+      <c r="Q37" s="16" t="s">
+        <v>203</v>
+      </c>
+      <c r="R37" s="16" t="s">
+        <v>587</v>
+      </c>
+      <c r="S37" s="16">
+        <v>1949</v>
+      </c>
+      <c r="T37" s="16" t="s">
+        <v>222</v>
+      </c>
+      <c r="U37" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="V37" s="16">
+        <v>100</v>
+      </c>
+      <c r="W37" s="16">
+        <v>30</v>
+      </c>
+      <c r="X37" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z37" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA37" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB37" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="AC37" s="16" t="s">
+        <v>222</v>
+      </c>
+      <c r="AD37" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE37" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF37" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG37" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH37" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI37" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ37" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK37" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL37" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM37" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN37" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO37" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP37" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ37" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR37" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS37" s="16" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="38" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="16" t="s">
+        <v>588</v>
+      </c>
+      <c r="B38" s="17">
+        <v>10000</v>
+      </c>
+      <c r="C38" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="D38" s="19">
+        <v>42.5</v>
+      </c>
+      <c r="E38" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="G38" s="16" t="s">
+        <v>589</v>
+      </c>
+      <c r="H38" s="16" t="s">
+        <v>590</v>
+      </c>
+      <c r="I38" s="20">
+        <v>88348</v>
+      </c>
+      <c r="J38" s="16" t="s">
+        <v>190</v>
+      </c>
+      <c r="K38" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="L38" s="16" t="s">
+        <v>140</v>
+      </c>
+      <c r="M38" s="16" t="s">
+        <v>591</v>
+      </c>
+      <c r="N38" s="16" t="s">
+        <v>592</v>
+      </c>
+      <c r="O38" s="16" t="s">
+        <v>593</v>
+      </c>
+      <c r="P38" s="16" t="s">
+        <v>191</v>
+      </c>
+      <c r="Q38" s="16" t="s">
+        <v>191</v>
+      </c>
+      <c r="R38" s="16" t="s">
+        <v>594</v>
+      </c>
+      <c r="S38" s="16">
+        <v>1653</v>
+      </c>
+      <c r="T38" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="U38" s="16" t="s">
+        <v>595</v>
+      </c>
+      <c r="V38" s="16">
+        <v>133</v>
+      </c>
+      <c r="W38" s="16">
         <v>2</v>
       </c>
-      <c r="Z32" s="15" t="s">
-[...571 lines deleted...]
-      <c r="M39" s="19" t="s">
+      <c r="X38" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z38" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA38" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB38" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC38" s="16" t="s">
         <v>596</v>
       </c>
-      <c r="N39" s="15" t="s">
-[...686 lines deleted...]
-        <v>605</v>
+      <c r="AD38" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE38" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF38" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG38" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AH38" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI38" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AJ38" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AK38" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL38" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM38" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN38" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AO38" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP38" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AQ38" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AR38" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS38" s="16" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AS47" xr:uid="{2552BBBA-55E5-4BFC-A6C6-0BC48E684EAE}"/>
+  <autoFilter ref="A1:AS38" xr:uid="{D39B1074-5B97-4652-84C6-DDBC896829FF}"/>
   <conditionalFormatting sqref="C2:C1048576">
-    <cfRule type="cellIs" dxfId="2" priority="1" operator="equal">
+    <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
+      <formula>"Trennung Aldi in Nord und Süd in der Liste"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="2" priority="2" operator="equal">
       <formula>"NEU"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="1" priority="2" operator="lessThan">
+    <cfRule type="cellIs" dxfId="1" priority="3" operator="lessThan">
       <formula>0</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="0" priority="3" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="0" priority="4" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <hyperlinks>
-[...30 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" r:id="rId31"/>
-  <drawing r:id="rId32"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C03F67FC-9210-4348-9D49-EBFD5716A7A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA469601-0162-4F16-92AC-A76DBE3DFD44}">
   <dimension ref="B2:G27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="11.42578125" style="33"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="11.42578125" style="33"/>
+    <col min="1" max="1" width="11.42578125" style="23"/>
+    <col min="2" max="2" width="96" style="23" customWidth="1"/>
+    <col min="3" max="3" width="12.5703125" style="23" customWidth="1"/>
+    <col min="4" max="4" width="5" style="23" customWidth="1"/>
+    <col min="5" max="5" width="2.28515625" style="23" customWidth="1"/>
+    <col min="6" max="6" width="41" style="23" customWidth="1"/>
+    <col min="7" max="7" width="3.85546875" style="23" customWidth="1"/>
+    <col min="8" max="16384" width="11.42578125" style="23"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="B2" s="32" t="s">
-        <v>669</v>
+      <c r="B2" s="22" t="s">
+        <v>597</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B3" s="34" t="s">
-        <v>670</v>
+      <c r="B3" s="24" t="s">
+        <v>598</v>
       </c>
     </row>
     <row r="4" spans="2:2" ht="13.15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="2:2" ht="68.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="35" t="s">
-        <v>671</v>
+      <c r="B5" s="25" t="s">
+        <v>599</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="36" t="s">
-        <v>672</v>
+      <c r="B6" s="26" t="s">
+        <v>600</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="37" t="s">
-        <v>673</v>
+      <c r="B7" s="27" t="s">
+        <v>601</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="38" t="s">
-        <v>674</v>
+      <c r="B8" s="28" t="s">
+        <v>602</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="38" t="s">
-        <v>675</v>
+      <c r="B9" s="28" t="s">
+        <v>603</v>
       </c>
     </row>
     <row r="10" spans="2:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="38" t="s">
-        <v>676</v>
+      <c r="B10" s="28" t="s">
+        <v>604</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="38" t="s">
-        <v>677</v>
+      <c r="B11" s="28" t="s">
+        <v>605</v>
       </c>
     </row>
     <row r="12" spans="2:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="38" t="s">
-        <v>678</v>
+      <c r="B12" s="28" t="s">
+        <v>606</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="38" t="s">
-        <v>679</v>
+      <c r="B13" s="28" t="s">
+        <v>607</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="38" t="s">
-        <v>680</v>
+      <c r="B14" s="28" t="s">
+        <v>608</v>
       </c>
     </row>
     <row r="15" spans="2:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="38" t="s">
-        <v>681</v>
+      <c r="B15" s="28" t="s">
+        <v>609</v>
       </c>
     </row>
     <row r="16" spans="2:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="38" t="s">
-        <v>682</v>
+      <c r="B16" s="28" t="s">
+        <v>610</v>
       </c>
     </row>
     <row r="17" spans="2:7" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="38" t="s">
-        <v>683</v>
+      <c r="B17" s="28" t="s">
+        <v>611</v>
       </c>
     </row>
     <row r="18" spans="2:7" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="38" t="s">
-        <v>684</v>
+      <c r="B18" s="28" t="s">
+        <v>612</v>
       </c>
     </row>
     <row r="19" spans="2:7" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="38" t="s">
-        <v>685</v>
+      <c r="B19" s="28" t="s">
+        <v>613</v>
       </c>
     </row>
     <row r="20" spans="2:7" ht="15" x14ac:dyDescent="0.25">
-      <c r="B20" s="39"/>
+      <c r="B20" s="29"/>
     </row>
     <row r="21" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B21" s="40" t="s">
-        <v>674</v>
+      <c r="B21" s="30" t="s">
+        <v>602</v>
       </c>
     </row>
     <row r="23" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="B23" s="41" t="s">
-        <v>686</v>
+      <c r="B23" s="31" t="s">
+        <v>614</v>
       </c>
     </row>
     <row r="24" spans="2:7" ht="56.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="42" t="s">
-        <v>687</v>
+      <c r="B24" s="32" t="s">
+        <v>615</v>
       </c>
     </row>
     <row r="25" spans="2:7" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="42"/>
+      <c r="B25" s="32"/>
     </row>
     <row r="26" spans="2:7" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="44" t="s">
-[...3 lines deleted...]
-      <c r="G26" s="43"/>
+      <c r="B26" s="33" t="s">
+        <v>616</v>
+      </c>
+      <c r="F26" s="34"/>
+      <c r="G26" s="34"/>
     </row>
     <row r="27" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="B27" s="41"/>
+      <c r="B27" s="31"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B8" location="HANDBUCH!B20:B30" display="A) Allgemeine Hinweise" xr:uid="{9D19BF65-BA91-4F1E-AAF9-5103BBFED9C1}"/>
-[...10 lines deleted...]
-    <hyperlink ref="B19" location="HANDBUCH!B124:B128" display="L) Trendbranchenliste (10. Tabellenblatt)" xr:uid="{C78D9F24-7FD8-4316-BEED-1A45C3D9CCBD}"/>
+    <hyperlink ref="B8" location="HANDBUCH!B20:B30" display="A) Allgemeine Hinweise" xr:uid="{4F09170A-E566-4E33-B502-3F1510FA0336}"/>
+    <hyperlink ref="B9" location="HANDBUCH!B32:B34" display="B) Grundstruktur der Master-Datenbank (siehe 1. Tabellenblatt)" xr:uid="{8AD18856-8A25-41F3-9A06-2F9C6869F3E8}"/>
+    <hyperlink ref="B10" location="HANDBUCH!B36:C62" display="C) Spaltenerläuterungen der deutschen Unternehmen (2. Tabellenblatt)" xr:uid="{1BCA4842-7693-48F2-86D9-4DE3E5352B88}"/>
+    <hyperlink ref="B11" location="HANDBUCH!B64:B89" display="D) Top-Rankings für deutsche Unternehmen sortieren (2. Tabellenblatt)" xr:uid="{CA947FDA-032C-495A-A8F0-F906D9424516}"/>
+    <hyperlink ref="B12" location="HANDBUCH!B91:B94" display="E) Top-10.000 Unternehmen Österreich (3. Tabellenblatt)" xr:uid="{DCDA8056-A446-412B-A186-221D96755884}"/>
+    <hyperlink ref="B13" location="HANDBUCH!B96:B98" display="F) Top-5.000 Unternehmen Schweiz (4. Tabellenblatt)" xr:uid="{79936E33-98F1-4570-8E81-3E446A6E4000}"/>
+    <hyperlink ref="B14" location="HANDBUCH!B100:B103" display="G) Investorenliste DACH (5. Tabellenblatt)" xr:uid="{B74BD0C3-73AC-4453-AE51-AB814C5BC745}"/>
+    <hyperlink ref="B15" location="HANDBUCH!B105:B107" display="H) Wer kauft wen (6. Tabellenblatt)" xr:uid="{9857C428-2379-4778-88B6-5FD86112943F}"/>
+    <hyperlink ref="B16" location="HANDBUCH!B110:B114" display="I) Who is Who (7. Tabellenblatt)" xr:uid="{64D0476C-8AB5-4E03-A2A9-EA62128C781D}"/>
+    <hyperlink ref="B17" location="HANDBUCH!B116:B118" display="J) Top-10.000 Familienunternehmen DACH (8. Tabellenblatt)" xr:uid="{3AA12A4C-7DF5-4BEC-B9CB-7C7723845579}"/>
+    <hyperlink ref="B18" location="HANDBUCH!B120:B122" display="K) Industrieliste DACH (9. Tabellenblatt)" xr:uid="{EF910385-5D33-49CA-BB1E-AE01FD4D0DBE}"/>
+    <hyperlink ref="B19" location="HANDBUCH!B124:B128" display="L) Trendbranchenliste (10. Tabellenblatt)" xr:uid="{3D77CB63-06B4-43D4-8B5C-372C9349924F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Industrieliste</vt:lpstr>
+      <vt:lpstr>Industrie</vt:lpstr>
       <vt:lpstr>HANDBUCH</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Christin</dc:creator>
+  <dc:creator>Christin Cheung</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>