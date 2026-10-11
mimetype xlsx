--- v0 (2025-10-09)
+++ v1 (2026-10-11)
@@ -1,1486 +1,1952 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25831"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Geteilte Ablagen\Ranking\Musterlisten FileZilla\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D3CDBA2B-AA9D-4308-A34C-41612DB2BE7C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6683F0DA-74D8-44FC-9CB4-6756D8D51846}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Wer kauft wen" sheetId="1" r:id="rId1"/>
-    <sheet name="HANDBUCH" sheetId="3" r:id="rId2"/>
+    <sheet name="HANDBUCH" sheetId="2" r:id="rId2"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId3"/>
+  </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Wer kauft wen'!$A$1:$V$34</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Wer kauft wen'!$A$1:$V$44</definedName>
     <definedName name="DWR">#REF!</definedName>
     <definedName name="DWRListen">#REF!</definedName>
     <definedName name="EXPORT" localSheetId="1">#REF!</definedName>
     <definedName name="EXPORT">#REF!</definedName>
     <definedName name="EXPORT_CH_FIRMA_DDW">#REF!</definedName>
     <definedName name="Handbuch">#REF!</definedName>
     <definedName name="Handbuch2">#REF!</definedName>
     <definedName name="INHALT">#REF!</definedName>
     <definedName name="ListeHandbuch">#REF!</definedName>
     <definedName name="MasterDatenbank">#REF!</definedName>
     <definedName name="MD">#REF!</definedName>
     <definedName name="Oelmann" localSheetId="1">#REF!</definedName>
     <definedName name="Oelmann">#REF!</definedName>
     <definedName name="oelmannmedia">#REF!</definedName>
     <definedName name="PRODUKT_MAHISTORY" localSheetId="1">#REF!</definedName>
-    <definedName name="PRODUKT_MAHISTORY">'Wer kauft wen'!$K$1:$V$27</definedName>
+    <definedName name="PRODUKT_MAHISTORY">'Wer kauft wen'!$K$1:$V$24</definedName>
   </definedNames>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="703" uniqueCount="485">
-[...1 lines deleted...]
-    <t xml:space="preserve">Kersia Deutschland GmbH </t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="903" uniqueCount="639">
+  <si>
+    <t>Firmenbeschreibung</t>
+  </si>
+  <si>
+    <t>Meldung</t>
+  </si>
+  <si>
+    <t>Regiohelden ist ein Unternehmen mit Spezialisierung auf Internetwerbung.</t>
+  </si>
+  <si>
+    <t>info@regiohelden.de</t>
+  </si>
+  <si>
+    <t>Ströer übernimmt 90 Prozent der Anteile</t>
+  </si>
+  <si>
+    <t>Annett</t>
+  </si>
+  <si>
+    <t>SimonsVoss ist ein international agierender Hersteller von digitalen, batteriebetriebenen Schließ- und Zutrittskontrollsystemen.</t>
+  </si>
+  <si>
+    <t>089-99228-0</t>
+  </si>
+  <si>
+    <t>Sommer</t>
+  </si>
+  <si>
+    <t>Übernahme durch Allegion</t>
+  </si>
+  <si>
+    <t>Allegion PLC</t>
+  </si>
+  <si>
+    <t>info@nordblick.de</t>
+  </si>
+  <si>
+    <t>Herbst</t>
+  </si>
+  <si>
+    <t>56856</t>
+  </si>
+  <si>
+    <t>Zell (Mosel)</t>
+  </si>
+  <si>
+    <t>Übernahme durch die Peter Möhrle Holding</t>
+  </si>
+  <si>
+    <t>Peter Möhrle Holding</t>
+  </si>
+  <si>
+    <t>50825</t>
+  </si>
+  <si>
+    <t>Bernard Matthews Oldenburg ist ein Spezialist für Geflügelprodukte.</t>
+  </si>
+  <si>
+    <t>0441-93095-0</t>
+  </si>
+  <si>
+    <t>Übernahme durch Sprehe</t>
+  </si>
+  <si>
+    <t>Sprehe</t>
+  </si>
+  <si>
+    <t>0221-16531670</t>
+  </si>
+  <si>
+    <t>info@deutsche-technikberatung.de</t>
+  </si>
+  <si>
+    <t>Mehrheitsübernahme durch Ceconomy</t>
+  </si>
+  <si>
+    <t>Ceconomy (Metro)</t>
+  </si>
+  <si>
+    <t>Unbekannt</t>
+  </si>
+  <si>
+    <t>83607</t>
+  </si>
+  <si>
+    <t>Holzkirchen</t>
+  </si>
+  <si>
+    <t>Die Oldenburgische Landesbank ist eine führende Regionalbank in der Weser-Ems-Region.</t>
+  </si>
+  <si>
+    <t>0441-221-0</t>
+  </si>
+  <si>
+    <t>olb@olb.de</t>
+  </si>
+  <si>
+    <t>Lufthansa</t>
+  </si>
+  <si>
+    <t>069-696-0</t>
+  </si>
+  <si>
+    <t>impressum_de@lufthansa.com</t>
+  </si>
+  <si>
+    <t>Spohr</t>
+  </si>
+  <si>
+    <t>Schmid</t>
+  </si>
+  <si>
+    <t>Kreuzer</t>
+  </si>
+  <si>
+    <t>70178</t>
+  </si>
+  <si>
+    <t>76275</t>
+  </si>
+  <si>
+    <t>Ettlingen</t>
+  </si>
+  <si>
+    <t>Maier</t>
+  </si>
+  <si>
+    <t>45136</t>
+  </si>
+  <si>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>Heidelberg</t>
+  </si>
+  <si>
+    <t>Tim</t>
+  </si>
+  <si>
+    <t>Keller</t>
+  </si>
+  <si>
+    <t>Ströer</t>
+  </si>
+  <si>
+    <t>Vosla ist eine Firma, die sich auf die Entwicklung und Herstellung von Lichtlösungen konzentriert.</t>
+  </si>
+  <si>
+    <t>08523</t>
+  </si>
+  <si>
+    <t>Plauen</t>
+  </si>
+  <si>
+    <t>03741-396-0</t>
+  </si>
+  <si>
+    <t>info@vosla.com</t>
+  </si>
+  <si>
+    <t>Übernahme durch DI Kapital</t>
+  </si>
+  <si>
+    <t>DI Kapital</t>
+  </si>
+  <si>
+    <t>73431</t>
+  </si>
+  <si>
+    <t>Sabine</t>
+  </si>
+  <si>
+    <t>26125</t>
+  </si>
+  <si>
+    <t>Achat Hotels ist eine junge, dynamische Hotelgruppe mit 23 modernen und komfortablen Häusern in ganz Deutschland.</t>
+  </si>
+  <si>
+    <t>0621-4807-0</t>
+  </si>
+  <si>
+    <t>Erwerb von mehreren Hotels der Kölner Libertas-Gruppe</t>
+  </si>
+  <si>
+    <t>Libertas-Gruppe</t>
+  </si>
+  <si>
+    <t>Aalen</t>
+  </si>
+  <si>
+    <t>Nies Electronic</t>
+  </si>
+  <si>
+    <t>Nies Electronic ist Spezialist für Industrieelektronik, Kabelkonfektion sowie Kommunikationstechnik.</t>
+  </si>
+  <si>
+    <t>06109-7364-0</t>
+  </si>
+  <si>
+    <t>info@nies-electronic.de</t>
+  </si>
+  <si>
+    <t>Renate</t>
+  </si>
+  <si>
+    <t>Heinrichs-Völlnagel</t>
+  </si>
+  <si>
+    <t>Übernahme Laauser &amp; Vohl</t>
+  </si>
+  <si>
+    <t>60388</t>
+  </si>
+  <si>
+    <t>92637</t>
+  </si>
+  <si>
+    <t>Weiden in der Oberpfalz</t>
+  </si>
+  <si>
+    <t>60528</t>
+  </si>
+  <si>
+    <t>33775</t>
+  </si>
+  <si>
+    <t>Versmold</t>
+  </si>
+  <si>
+    <t>Wagner</t>
+  </si>
+  <si>
+    <t>Salzgitter</t>
+  </si>
+  <si>
+    <t>Henrik</t>
+  </si>
+  <si>
+    <t>Werner</t>
+  </si>
+  <si>
+    <t>Arne</t>
+  </si>
+  <si>
+    <t>78532</t>
+  </si>
+  <si>
+    <t>Tuttlingen</t>
+  </si>
+  <si>
+    <t>Alexianer</t>
+  </si>
+  <si>
+    <t>24105</t>
+  </si>
+  <si>
+    <t>Kiel</t>
+  </si>
+  <si>
+    <t>50354</t>
+  </si>
+  <si>
+    <t>Hürth</t>
+  </si>
+  <si>
+    <t>Thorsten</t>
+  </si>
+  <si>
+    <t>Uwe</t>
+  </si>
+  <si>
+    <t>63128</t>
+  </si>
+  <si>
+    <t>Dietzenbach</t>
+  </si>
+  <si>
+    <t>Tobias</t>
+  </si>
+  <si>
+    <t>Kirchlich</t>
+  </si>
+  <si>
+    <t>Genossenschaften</t>
+  </si>
+  <si>
+    <t>85774</t>
+  </si>
+  <si>
+    <t>Unterföhring</t>
+  </si>
+  <si>
+    <t>76131</t>
+  </si>
+  <si>
+    <t>50672</t>
+  </si>
+  <si>
+    <t>70469</t>
+  </si>
+  <si>
+    <t>10719</t>
+  </si>
+  <si>
+    <t>Matthias</t>
+  </si>
+  <si>
+    <t>Eigentümer</t>
+  </si>
+  <si>
+    <t>Firmenname</t>
+  </si>
+  <si>
+    <t>PLZ</t>
+  </si>
+  <si>
+    <t>Ort</t>
+  </si>
+  <si>
+    <t>Telefon</t>
+  </si>
+  <si>
+    <t>Grosshandel</t>
+  </si>
+  <si>
+    <t>Mittelunternehmen</t>
+  </si>
+  <si>
+    <t>Sonstige</t>
+  </si>
+  <si>
+    <t>Herr</t>
+  </si>
+  <si>
+    <t>Andreas</t>
+  </si>
+  <si>
+    <t>Technik &amp; Auto</t>
+  </si>
+  <si>
+    <t>Großunternehmen</t>
+  </si>
+  <si>
+    <t>Familien</t>
+  </si>
+  <si>
+    <t>Dirk</t>
+  </si>
+  <si>
+    <t>Lebensmittelindustrie</t>
+  </si>
+  <si>
+    <t>Immobilien &amp; Gebäudeservice</t>
+  </si>
+  <si>
+    <t>Investoren</t>
+  </si>
+  <si>
+    <t>Berater &amp; IT</t>
+  </si>
+  <si>
+    <t>Berlin</t>
+  </si>
+  <si>
+    <t>Dr.</t>
+  </si>
+  <si>
+    <t>Elektrotechnik &amp; Medizintechnik</t>
+  </si>
+  <si>
+    <t>Köln</t>
+  </si>
+  <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t>Autoindustrie &amp; Flugzeugbau</t>
+  </si>
+  <si>
+    <t>Konzern</t>
+  </si>
+  <si>
+    <t>Chemieindustrie</t>
+  </si>
+  <si>
+    <t>Kleinunternehmen</t>
+  </si>
+  <si>
+    <t>Insolvenzverwalter</t>
+  </si>
+  <si>
+    <t>Finanzen &amp; Versicherung</t>
+  </si>
+  <si>
+    <t>Partner</t>
+  </si>
+  <si>
+    <t>Stefan</t>
+  </si>
+  <si>
+    <t>Freizeit &amp; Unterhaltung</t>
+  </si>
+  <si>
+    <t>Stuttgart</t>
+  </si>
+  <si>
+    <t>Frankfurt am Main</t>
+  </si>
+  <si>
+    <t>Drogerie &amp; Haushalt</t>
+  </si>
+  <si>
+    <t>München</t>
+  </si>
+  <si>
+    <t>Torsten</t>
+  </si>
+  <si>
+    <t>Kommunen</t>
+  </si>
+  <si>
+    <t>Jürgen</t>
+  </si>
+  <si>
+    <t>Frau</t>
+  </si>
+  <si>
+    <t>Hannover Finanz</t>
+  </si>
+  <si>
+    <t>Konsumgüterhersteller</t>
+  </si>
+  <si>
+    <t>Gesundheit</t>
+  </si>
+  <si>
+    <t>Medien &amp; Agenturen</t>
+  </si>
+  <si>
+    <t>Gastronomie &amp; Touristik</t>
+  </si>
+  <si>
+    <t>Transport &amp; Logistik</t>
+  </si>
+  <si>
+    <t>Essen</t>
+  </si>
+  <si>
+    <t>94469</t>
+  </si>
+  <si>
+    <t>Deggendorf</t>
+  </si>
+  <si>
+    <t>Baumann</t>
+  </si>
+  <si>
+    <t>Kooperationen</t>
+  </si>
+  <si>
+    <t>Patrick</t>
+  </si>
+  <si>
+    <t>Maschinenbau</t>
+  </si>
+  <si>
+    <t>Bauindustrie &amp; Stahl</t>
+  </si>
+  <si>
+    <t>Kommunales</t>
+  </si>
+  <si>
+    <t>André</t>
+  </si>
+  <si>
+    <t>Christoph</t>
+  </si>
+  <si>
+    <t>Jochen</t>
+  </si>
+  <si>
+    <t>68163</t>
+  </si>
+  <si>
+    <t>Mannheim</t>
+  </si>
+  <si>
+    <t>Detailbranche</t>
+  </si>
+  <si>
+    <t>Baustoffhändler</t>
+  </si>
+  <si>
+    <t>Autohändler</t>
+  </si>
+  <si>
+    <t>Softwarehersteller</t>
+  </si>
+  <si>
+    <t>Hersteller von Elektrotechnik</t>
+  </si>
+  <si>
+    <t>Mess- und Regeltechnik</t>
+  </si>
+  <si>
+    <t>IT-Beratung &amp; Systemintegration</t>
+  </si>
+  <si>
+    <t>Autozulieferer</t>
+  </si>
+  <si>
+    <t>Versandhändler</t>
+  </si>
+  <si>
+    <t>Internetfirmen</t>
+  </si>
+  <si>
+    <t>Fluggesellschaften</t>
+  </si>
+  <si>
+    <t>Verpackungsindustrie</t>
+  </si>
+  <si>
+    <t>Werkzeugbauer</t>
+  </si>
+  <si>
+    <t>Fachverlage</t>
+  </si>
+  <si>
+    <t>Logistikunternehmen</t>
+  </si>
+  <si>
+    <t>Druckereien</t>
+  </si>
+  <si>
+    <t>Oberflächentechnik Firmen</t>
+  </si>
+  <si>
+    <t>Kliniken</t>
+  </si>
+  <si>
+    <t>Maschinenbauer</t>
+  </si>
+  <si>
+    <t>Eishockeyvereine</t>
+  </si>
+  <si>
+    <t>Wohnungsunternehmen</t>
+  </si>
+  <si>
+    <t>Pharmaindustrie</t>
+  </si>
+  <si>
+    <t>Speditionen</t>
+  </si>
+  <si>
+    <t>Banken</t>
+  </si>
+  <si>
+    <t>Hotels</t>
+  </si>
+  <si>
+    <t>Versorger &amp; Stadtwerke</t>
+  </si>
+  <si>
+    <t>Volksbanken &amp; Raiffeisenbanken</t>
+  </si>
+  <si>
+    <t>Leuchtenhersteller</t>
+  </si>
+  <si>
+    <t>Zeitarbeitsfirmen</t>
+  </si>
+  <si>
+    <t>Hotelketten</t>
+  </si>
+  <si>
+    <t>Bäckereien</t>
+  </si>
+  <si>
+    <t>Holzindustrie</t>
+  </si>
+  <si>
+    <t>Labore</t>
+  </si>
+  <si>
+    <t>Geflügelbetriebe</t>
+  </si>
+  <si>
+    <t>10243</t>
+  </si>
+  <si>
+    <t>030-971840-0</t>
+  </si>
+  <si>
+    <t>info@eisbaeren.de</t>
+  </si>
+  <si>
+    <t>Peter John</t>
+  </si>
+  <si>
+    <t>Lee</t>
+  </si>
+  <si>
+    <t>Aubin übernimmt die Eisbären Berlin</t>
+  </si>
+  <si>
+    <t>Serge Aubin</t>
+  </si>
+  <si>
+    <t>AVAG Holding</t>
+  </si>
+  <si>
+    <t>86167</t>
+  </si>
+  <si>
+    <t>Augsburg</t>
+  </si>
+  <si>
+    <t>0821-74017-0</t>
+  </si>
+  <si>
+    <t>info@avag.eu</t>
+  </si>
+  <si>
+    <t>Roman</t>
+  </si>
+  <si>
+    <t>Still</t>
+  </si>
+  <si>
+    <t>Bernhard</t>
+  </si>
+  <si>
+    <t>Carsten</t>
+  </si>
+  <si>
+    <t>Bank-Versicherung</t>
+  </si>
+  <si>
+    <t>Karlsruhe</t>
+  </si>
+  <si>
+    <t>Oliver</t>
+  </si>
+  <si>
+    <t>Lebensmittelhandel</t>
+  </si>
+  <si>
+    <t>26122</t>
+  </si>
+  <si>
+    <t>Johannes</t>
+  </si>
+  <si>
+    <t>Der Verbund der nordBLICK Augenärzte mit 14 Standorten in Schleswig-Holstein und der Augenklinik Bellevue in Kiel bietet den Patienten modernste Augenheilkunde.</t>
+  </si>
+  <si>
+    <t>0431-260490-80</t>
+  </si>
+  <si>
+    <t>NN</t>
+  </si>
+  <si>
+    <t>08024-644-10</t>
+  </si>
+  <si>
+    <t>info@vermes.com</t>
+  </si>
+  <si>
+    <t>Riedel</t>
+  </si>
+  <si>
+    <t>Berg</t>
+  </si>
+  <si>
+    <t>Kapilendo</t>
+  </si>
+  <si>
+    <t>Kapilendo ist eine Crowdfunding-Plattform.</t>
+  </si>
+  <si>
+    <t>030-3642857-0</t>
+  </si>
+  <si>
+    <t>Grätz</t>
+  </si>
+  <si>
+    <t>Übernahme der Bankingplattform Wevest Digital</t>
+  </si>
+  <si>
+    <t>06217</t>
+  </si>
+  <si>
+    <t>Merseburg</t>
+  </si>
+  <si>
+    <t>03461-284-0</t>
+  </si>
+  <si>
+    <t>info.merseburg@slimalu.com</t>
+  </si>
+  <si>
+    <t>Vermes Microdispensing ist ein Unternehmen, das sich zur Aufgabe gemacht hat, Mikrodosierkonzepte und -systeme für Klebstoffe, Silikone, Fette, Lösungsmittel und andere Flüssigkeiten zu entwickeln und herzustellen.</t>
+  </si>
+  <si>
+    <t>Equita</t>
+  </si>
+  <si>
+    <t>25980</t>
+  </si>
+  <si>
+    <t>Barth</t>
+  </si>
+  <si>
+    <t>069-6976790</t>
+  </si>
+  <si>
+    <t>support@envirotainer.com</t>
+  </si>
+  <si>
+    <t>Übernahme durch Cinven</t>
+  </si>
+  <si>
+    <t>88069</t>
+  </si>
+  <si>
+    <t>Tettnang</t>
+  </si>
+  <si>
+    <t>Leifeld entwickelt, fertigt und vertreibt Werkzeugmaschinen zur spanlosen Metallumformung.</t>
+  </si>
+  <si>
+    <t>59229</t>
+  </si>
+  <si>
+    <t>Ahlen</t>
+  </si>
+  <si>
+    <t>02382-96607-0</t>
+  </si>
+  <si>
+    <t>info@leifeldms.de</t>
+  </si>
+  <si>
+    <t>Reimann</t>
+  </si>
+  <si>
+    <t>Kofler verkauft Leifeld an die japanische Nihon Spindle Manufacturing</t>
+  </si>
+  <si>
+    <t>Nihon Spindle Manufacturing</t>
+  </si>
+  <si>
+    <t>Georg Kofler</t>
+  </si>
+  <si>
+    <t>EchtGut@achat-hotels.com</t>
+  </si>
+  <si>
+    <t>0201-89479-0</t>
+  </si>
+  <si>
+    <t>info@tempton.de</t>
+  </si>
+  <si>
+    <t>Tischendorf</t>
+  </si>
+  <si>
+    <t>FinTech</t>
+  </si>
+  <si>
+    <t>Telefon- und Kabelgesellschaften</t>
+  </si>
+  <si>
+    <t>marketing-simonsvoss@allegion.com</t>
+  </si>
+  <si>
+    <t>Rotebühlstr. 50</t>
+  </si>
+  <si>
+    <t>Wilhelmshavener Heerstr. 100</t>
+  </si>
+  <si>
+    <t>Kalscheurener Str. 2-2a</t>
+  </si>
+  <si>
+    <t>L.-F.-Schönherr-Str. 15</t>
+  </si>
+  <si>
+    <t>Rudolf-Diesel-Ring 2</t>
+  </si>
+  <si>
+    <t>Venloer Str. 151-153</t>
+  </si>
+  <si>
+    <t>Lyoner Str. 20</t>
+  </si>
+  <si>
+    <t>Edisonstr. 7</t>
+  </si>
+  <si>
+    <t>Konrad-Zuse-Ring 23</t>
+  </si>
+  <si>
+    <t>August-Bebel-Str. 1</t>
+  </si>
+  <si>
+    <t>Die Firma Hamacher Logistik offeriert Supply Chain Lösungen.</t>
+  </si>
+  <si>
+    <t>48599</t>
+  </si>
+  <si>
+    <t>02562-76-0</t>
+  </si>
+  <si>
+    <t>info@hamacher-logistik.de</t>
+  </si>
+  <si>
+    <t>Ghislain</t>
+  </si>
+  <si>
+    <t>Fernandez</t>
+  </si>
+  <si>
+    <t>Übernahme durch Heppner Transport &amp; Logistics</t>
+  </si>
+  <si>
+    <t>Heppner</t>
+  </si>
+  <si>
+    <t>Lindenallee 21-23</t>
+  </si>
+  <si>
+    <t>Stau 15/17</t>
+  </si>
+  <si>
+    <t>Marie-Curie-Str. 3</t>
+  </si>
+  <si>
+    <t>Feldstr. 2-20</t>
+  </si>
+  <si>
+    <t>Schürmannstr. 24</t>
+  </si>
+  <si>
+    <t>Robert-Bosch-Str. 7</t>
+  </si>
+  <si>
+    <t>Übernahme des Autohauses Zschernitz</t>
+  </si>
+  <si>
+    <t>Familie Zschernitz</t>
+  </si>
+  <si>
+    <t>Groupe Bruxelles Lambert</t>
+  </si>
+  <si>
+    <t>Die Eisbären &lt;a href="/stadt/berlin.</t>
+  </si>
+  <si>
+    <t>0800-8045-990</t>
+  </si>
+  <si>
+    <t>info@leonet.de</t>
+  </si>
+  <si>
+    <t>info@invesdor.de</t>
+  </si>
+  <si>
+    <t>Ludwig-Erhard-Allee 1</t>
+  </si>
+  <si>
+    <t>0721-9350-0</t>
+  </si>
+  <si>
+    <t>Schaper &amp; Brümmer ist ein Familienunternehmen, das sich auf die Erforschung, Entwicklung, Herstellung und den Vertrieb von Arzneimitteln aus Naturstoffen für die Therapie kranker Menschen spezialisiert hat.</t>
+  </si>
+  <si>
+    <t>38259</t>
+  </si>
+  <si>
+    <t>Bahnhofstr. 35</t>
+  </si>
+  <si>
+    <t>05341-307-0</t>
+  </si>
+  <si>
+    <t>info@schaper-bruemmer.de</t>
+  </si>
+  <si>
+    <t>Medice übernimmt Mehrheit an Schaper &amp; Brümmer</t>
+  </si>
+  <si>
+    <t>Medice</t>
+  </si>
+  <si>
+    <t>Familie Schaper</t>
+  </si>
+  <si>
+    <t>80809</t>
+  </si>
+  <si>
+    <t>Mercedes-Platz 2</t>
+  </si>
+  <si>
+    <t>Alexianer kaufen Dernbacher Katharina-Kasper-Gruppe</t>
+  </si>
+  <si>
+    <t>Telemos Capital</t>
+  </si>
+  <si>
+    <t>Sylt</t>
+  </si>
+  <si>
+    <t>Am Sandwall 1</t>
+  </si>
+  <si>
+    <t>04651-83620-0</t>
+  </si>
+  <si>
+    <t>info.soelringhof@dorint.com</t>
+  </si>
+  <si>
+    <t>King</t>
+  </si>
+  <si>
+    <t>Jan-Philipp Berner übernimmt das Restaurant von Johannes King</t>
+  </si>
+  <si>
+    <t>Jan-Philipp Berner</t>
+  </si>
+  <si>
+    <t>Johannes King</t>
+  </si>
+  <si>
+    <t>Land Baden-Württemberg</t>
+  </si>
+  <si>
+    <t>Sölring Hof ist ein kleines Hotel auf der Insel Sylt mit einem bekannten 2-Sterne-Restaurant.</t>
+  </si>
+  <si>
+    <t>Ionity ist ein Anbieter von Ladesäuleninfrastruktur.</t>
+  </si>
+  <si>
+    <t>Moosacher Str. 84</t>
+  </si>
+  <si>
+    <t>info@ionity.eu</t>
+  </si>
+  <si>
+    <t>Blackrock beteiligt sich</t>
+  </si>
+  <si>
+    <t>Blackrock</t>
+  </si>
+  <si>
+    <t>Zhu</t>
+  </si>
+  <si>
+    <t>49565</t>
+  </si>
+  <si>
+    <t>Bramsche</t>
+  </si>
+  <si>
+    <t>Raimund</t>
+  </si>
+  <si>
+    <t>Verkauf an die Groupe Bruxelles Lambert</t>
+  </si>
+  <si>
+    <t>34471</t>
+  </si>
+  <si>
+    <t>Volkmarsen</t>
+  </si>
+  <si>
+    <t>Kolbe-Coloco Spezialdruck ist ein mittelständisches Unternehmen aus der grafischen Industrie, das sich zur Aufgabe gemacht hat, anspruchsvolle Druckobjekte in verschiedenen Druckverfahren zu produzieren.</t>
+  </si>
+  <si>
+    <t>Im Industriegelände 50</t>
+  </si>
+  <si>
+    <t>05423-967-0</t>
+  </si>
+  <si>
+    <t>info@kolbe-coloco.de</t>
+  </si>
+  <si>
+    <t>Klinksiek</t>
+  </si>
+  <si>
+    <t>Verkauf an die Persiehl-Gruppe</t>
+  </si>
+  <si>
+    <t>H.O.Persiehl</t>
+  </si>
+  <si>
+    <t>Übernahme des Dosiersystemherstellers Lerner Systems</t>
+  </si>
+  <si>
+    <t>Vermes</t>
+  </si>
+  <si>
+    <t>Semen Lerner</t>
+  </si>
+  <si>
+    <t>Klumpp Coatings ist ein Unternehmen, das sich auf die Lacksysteme zur Veredelung von Oberflächen spezialisiert hat.</t>
+  </si>
+  <si>
+    <t>Dornbirner Str. 23</t>
+  </si>
+  <si>
+    <t>0711-98184-0</t>
+  </si>
+  <si>
+    <t>info@klumpp-coatings.com</t>
+  </si>
+  <si>
+    <t>Deussen</t>
+  </si>
+  <si>
+    <t>Hümpfner</t>
+  </si>
+  <si>
+    <t>Familie Klumpp</t>
+  </si>
+  <si>
+    <t>Gronau (Westf.)</t>
+  </si>
+  <si>
+    <t>info@vbpur.de</t>
+  </si>
+  <si>
+    <t>Als einer der größten Telefonbuchverlage produziert der Josef Keller Verlag eine Vielzahl der in Deutschland erscheinenden Telefonbücher (GelbeSeiten, DasTelefonbuch, DasÖrtliche).</t>
+  </si>
+  <si>
+    <t>82335</t>
+  </si>
+  <si>
+    <t>Seebreite 9</t>
+  </si>
+  <si>
+    <t>08151-771-0</t>
+  </si>
+  <si>
+    <t>info@jkv-media.de</t>
+  </si>
+  <si>
+    <t>Müller Medien plant Kontrollerwer</t>
+  </si>
+  <si>
+    <t>Müller Medien</t>
+  </si>
+  <si>
+    <t>Familie Keller</t>
+  </si>
+  <si>
+    <t>0711-128501-100</t>
+  </si>
+  <si>
+    <t>Die Wohnungs- und Siedlungsgenossenschaft Waldkraiburg bewirtet sowohl Gewerbe- als auch Wohneinheiten, Garagen und Stellplätze in Waldkraiburg und Altötting.</t>
+  </si>
+  <si>
+    <t>84478</t>
+  </si>
+  <si>
+    <t>Waldkraiburg</t>
+  </si>
+  <si>
+    <t>Stadtplatz 31</t>
+  </si>
+  <si>
+    <t>08638-9534-0</t>
+  </si>
+  <si>
+    <t>info@wsgw.de</t>
+  </si>
+  <si>
+    <t>Meisenecker</t>
+  </si>
+  <si>
+    <t>Fusion mit der Baugenossenschaft Altötting</t>
+  </si>
+  <si>
+    <t>Oskar-Jäger-Str. 173</t>
+  </si>
+  <si>
+    <t>0221-99992600</t>
+  </si>
+  <si>
+    <t>team@gridscale.io</t>
+  </si>
+  <si>
+    <t>Hasenkamp</t>
+  </si>
+  <si>
+    <t>Der französische Cloud-Anbieter OVHcloud übernimmt den Kölner Mitbewerber</t>
+  </si>
+  <si>
+    <t>OVHcloud</t>
+  </si>
+  <si>
+    <t>Henrik Hasenkamp+Investoren</t>
+  </si>
+  <si>
+    <t>Die Volksbank Pur ist ein innerhalb des Verbunds der Volks- und Raiffeisenbanken agierendes Geldinstitut im Großraum Karlsruhe/Baden-Baden/Pforzheim.</t>
+  </si>
+  <si>
+    <t>Fusion der VR Banken Enz plus, Pforzheim u. KA-Baden-Baden</t>
+  </si>
+  <si>
+    <t>Volksbank Bodensee-Oberschwaben ist eine Genossenschaftsbank in der Städteregion Friedrichshafen am Bodensee.</t>
+  </si>
+  <si>
+    <t>Lindauer Str. 6</t>
+  </si>
+  <si>
+    <t>07542-989-0</t>
+  </si>
+  <si>
+    <t>support_tsc@volksbank-fntt.de</t>
+  </si>
+  <si>
+    <t>Strohmaier</t>
+  </si>
+  <si>
+    <t>Fusion der VR Banken VR Bank Ravensburg-Weingarten,Friedrichshafen-Tettnang</t>
+  </si>
+  <si>
+    <t>Die AVAG Holding ist eine der größten &lt;a href="/handel/autohaendler.</t>
+  </si>
+  <si>
+    <t>Witt bietet Mode für Sie und Ihn.</t>
+  </si>
+  <si>
+    <t>Schillerstr. 4-12</t>
+  </si>
+  <si>
+    <t>0961-400-0</t>
+  </si>
+  <si>
+    <t>kundenservice@witt-weiden.de</t>
+  </si>
+  <si>
+    <t>Boos</t>
+  </si>
+  <si>
+    <t>Kauf der Marke Wenz</t>
+  </si>
+  <si>
+    <t>Witt Weiden</t>
+  </si>
+  <si>
+    <t>Edlmairstr. 1</t>
+  </si>
+  <si>
+    <t>Übernahme durch Herrn Dr. Laucher - GABO Gruppe</t>
+  </si>
+  <si>
+    <t>Ulmer Str. 82-84</t>
+  </si>
+  <si>
+    <t>07361-3780-0</t>
+  </si>
+  <si>
+    <t>info@owz-aalen.de</t>
+  </si>
+  <si>
+    <t>Berghegger</t>
+  </si>
+  <si>
+    <t>Igels Sand 10</t>
+  </si>
+  <si>
+    <t>05468-9222-0</t>
+  </si>
+  <si>
+    <t>info@berghegger.com</t>
+  </si>
+  <si>
+    <t>Übernahme durch die Maintrans Gruppe</t>
+  </si>
+  <si>
+    <t>Familie Kleiner</t>
+  </si>
+  <si>
+    <t>Barlstr. 5-7</t>
+  </si>
+  <si>
+    <t>06542-97-1727</t>
+  </si>
+  <si>
+    <t>info@klinikum-mittelmosel.de</t>
+  </si>
+  <si>
+    <t>Medizintechnik</t>
+  </si>
+  <si>
+    <t>Übernahme durch Unsere Grüne Glasfaser</t>
+  </si>
+  <si>
+    <t>Allianz/Telefonica</t>
+  </si>
+  <si>
+    <t>Waldstr. 23a</t>
+  </si>
+  <si>
+    <t>06074-48760</t>
+  </si>
+  <si>
+    <t>info.frankfurtl@eu.goldstandarddiagnostics.com</t>
+  </si>
+  <si>
+    <t>Marcello</t>
+  </si>
+  <si>
+    <t>Salio</t>
+  </si>
+  <si>
+    <t>Übernahme von Virotech Diagnostics</t>
+  </si>
+  <si>
+    <t>Eurofins (Luxemburg)</t>
+  </si>
+  <si>
+    <t>Familie Duchmann-Berlie</t>
+  </si>
+  <si>
+    <t>04539</t>
+  </si>
+  <si>
+    <t>Groitzsch</t>
+  </si>
+  <si>
+    <t>Richard-Wagner-Str. 8</t>
+  </si>
+  <si>
+    <t>034296-868600</t>
+  </si>
+  <si>
+    <t>info@schneider-pegau.de</t>
+  </si>
+  <si>
+    <t>Roßmar</t>
+  </si>
+  <si>
+    <t>Übernahme durch Roßmar Familie</t>
+  </si>
+  <si>
+    <t>Roßmar Familie</t>
+  </si>
+  <si>
+    <t>1828</t>
+  </si>
+  <si>
+    <t>1858</t>
+  </si>
+  <si>
+    <t>1915</t>
+  </si>
+  <si>
+    <t>1869</t>
+  </si>
+  <si>
+    <t>1891</t>
+  </si>
+  <si>
+    <t>1923</t>
+  </si>
+  <si>
+    <t>1936</t>
+  </si>
+  <si>
+    <t>1907</t>
+  </si>
+  <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>1870</t>
+  </si>
+  <si>
+    <t>1954</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>1919</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>2007</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>1926</t>
+  </si>
+  <si>
+    <t>1948</t>
+  </si>
+  <si>
+    <t>1932</t>
+  </si>
+  <si>
+    <t>1951</t>
+  </si>
+  <si>
+    <t>1946</t>
+  </si>
+  <si>
+    <t>1927</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>impressum@bernardmatthews.de</t>
+  </si>
+  <si>
+    <t>EPS Personalservice übernimmt JUST IN TIME Personaldienstleistungen</t>
+  </si>
+  <si>
+    <t>EPS Personalservice ist Personaldienstleister aus Baden-Würrtemberg.</t>
+  </si>
+  <si>
+    <t>Werderstr. 16</t>
+  </si>
+  <si>
+    <t>07461-90071-00</t>
+  </si>
+  <si>
+    <t>info@eps-personal.de</t>
+  </si>
+  <si>
+    <t>Irion</t>
+  </si>
+  <si>
+    <t>Verkauf der Bank an die Crédit Mutuel</t>
+  </si>
+  <si>
+    <t>Crédit Mutuel</t>
+  </si>
+  <si>
+    <t>Apollo, Grovepoint, TRS</t>
+  </si>
+  <si>
+    <t>Die Tempton Group ist ein Personaldienstleistungsunternehmen mit Sitz in Essen.</t>
+  </si>
+  <si>
+    <t>Übernahme von Rehbach Personal-Service in Wuppertal</t>
+  </si>
+  <si>
+    <t>Alte Mühle 9</t>
+  </si>
+  <si>
+    <t>05691-7199</t>
+  </si>
+  <si>
+    <t>info@kutscher-holz.de</t>
+  </si>
+  <si>
+    <t>Vitali</t>
+  </si>
+  <si>
+    <t>Kutscher</t>
+  </si>
+  <si>
+    <t>Mogalle</t>
+  </si>
+  <si>
+    <t>aus Butterweck wird Kutscher Holz</t>
+  </si>
+  <si>
+    <t>SimonsVoss Technologies GmbH</t>
+  </si>
+  <si>
+    <t>RegioHelden GmbH</t>
+  </si>
+  <si>
+    <t>WSGW Wohnungs- und Siedlungsgenossenschaft eG Waldkraiburg</t>
+  </si>
+  <si>
+    <t>Bernard Matthews Oldenburg GmbH</t>
+  </si>
+  <si>
+    <t>OWZ Ostalb-Warmbehandlungszentrum GmbH</t>
+  </si>
+  <si>
+    <t>Berghegger Internationale Spedition GmbH</t>
+  </si>
+  <si>
+    <t>DTB Deutsche Technikberatung GmbH</t>
+  </si>
+  <si>
+    <t>vosla GmbH</t>
+  </si>
+  <si>
+    <t>Envirotainer GmbH</t>
+  </si>
+  <si>
+    <t>Nies electronic GmbH</t>
+  </si>
+  <si>
+    <t>Slim Merseburg GmbH</t>
+  </si>
+  <si>
+    <t>Kolbe-Coloco Spezialdruck GmbH</t>
+  </si>
+  <si>
+    <t>Hamacher Logistik GmbH</t>
+  </si>
+  <si>
+    <t>EHC Eisbären Management GmbH</t>
+  </si>
+  <si>
+    <t>Invesdor INV AG</t>
+  </si>
+  <si>
+    <t>Leifeld Metal Spinning GmbH</t>
+  </si>
+  <si>
+    <t>Katharina Kasper ViaSalus GmbH</t>
+  </si>
+  <si>
+    <t>IONITY GmbH</t>
+  </si>
+  <si>
+    <t>Schaper &amp; Brümmer Gesellschaft mit beschränkter Haftung &amp; Co. Kommanditgesellschaft</t>
+  </si>
+  <si>
+    <t>Klumpp Coatings GmbH</t>
+  </si>
+  <si>
+    <t>Söl´ring Hof Betriebs GmbH</t>
+  </si>
+  <si>
+    <t>nordBLICK Augenklinik Bellevue GmbH</t>
+  </si>
+  <si>
+    <t>Vermes Microdispensing GmbH</t>
+  </si>
+  <si>
+    <t>Volksbank pur eG</t>
+  </si>
+  <si>
+    <t>Volksbank Bodensee-Oberschwaben eG</t>
+  </si>
+  <si>
+    <t>Achat Hotel- und Immobilienbetriebsgesellschaft mbH</t>
+  </si>
+  <si>
+    <t>Deutsche Lufthansa Aktiengesellschaft</t>
+  </si>
+  <si>
+    <t>Josef Keller GmbH &amp; Co. Verlags-KG</t>
+  </si>
+  <si>
+    <t>gridscale GmbH</t>
+  </si>
+  <si>
+    <t>AVAG Holding SE</t>
+  </si>
+  <si>
+    <t>Kutscher GmbH &amp; Co. KG</t>
+  </si>
+  <si>
+    <t>Gold Standard Diagnostics Frankfurt GmbH</t>
+  </si>
+  <si>
+    <t>Leonet GmbH</t>
+  </si>
+  <si>
+    <t>Josef Witt GmbH</t>
+  </si>
+  <si>
+    <t>EPS Personalservice GmbH</t>
+  </si>
+  <si>
+    <t>A. Roßmar GmbH</t>
+  </si>
+  <si>
+    <t>Tempton Group GmbH</t>
+  </si>
+  <si>
+    <t>Oldenburgische Landesbank Aktiengesellschaft</t>
+  </si>
+  <si>
+    <t>Hintzen</t>
+  </si>
+  <si>
+    <t>Oldenburg (Oldb)</t>
+  </si>
+  <si>
+    <t>Uhlandstr. 32</t>
+  </si>
+  <si>
+    <t>QCP verkauft Slim Aluminium an die Dingsheng Gruppe</t>
+  </si>
+  <si>
+    <t>Losch</t>
+  </si>
+  <si>
+    <t>Die Luft­hansa über­nimmt Swiss­port Losch in München</t>
+  </si>
+  <si>
+    <t>Das Unternehmen AFM Aluminiumfolie Merseburg hat sich auf die Produktion von 
+dünnsten Aluminiumfolien vor allem für flexible Verpackungen und technische Anwendungen spezialisiert.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Johan Erik Axel</t>
+  </si>
+  <si>
+    <t>Syrén</t>
+  </si>
+  <si>
+    <t>Stefan Michael</t>
+  </si>
+  <si>
+    <t>Hirte</t>
+  </si>
+  <si>
+    <t>Jiayi</t>
+  </si>
+  <si>
+    <t>PSM Protech GmbH &amp; Co. KG</t>
+  </si>
+  <si>
+    <t>Die Firma PSM Protech ist ein professioneller Anbieter von Bauteilen.</t>
+  </si>
+  <si>
+    <t>83487</t>
+  </si>
+  <si>
+    <t>Marktschellenberg</t>
+  </si>
+  <si>
+    <t>Alpenstr. 70</t>
+  </si>
+  <si>
+    <t>08650-9880-0</t>
+  </si>
+  <si>
+    <t>hallo@psm-protech.com</t>
+  </si>
+  <si>
+    <t>Irene</t>
+  </si>
+  <si>
+    <t>Übernahme durch das Pforzheimer Familienunternehmen Kleiner</t>
+  </si>
+  <si>
+    <t>Kern Liebers Gruppe</t>
+  </si>
+  <si>
+    <t>Kiedel</t>
+  </si>
+  <si>
+    <t>Vollständige Übernahme durch AB Tasty</t>
+  </si>
+  <si>
+    <t>epoq internet services GmbH</t>
+  </si>
+  <si>
+    <t>Willy-Brandt-Str. 3</t>
+  </si>
+  <si>
+    <t>07243-20010</t>
+  </si>
+  <si>
+    <t>hello@epoq.de</t>
+  </si>
+  <si>
+    <t>Krankenhaus Salem der Evang. Stadtmission Heidelberg gGmbH</t>
+  </si>
+  <si>
+    <t>Das Krankenhaus Salem ist ein Akademisches Lehrkrankenhaus der Universität Heidelberg.</t>
+  </si>
+  <si>
+    <t>69121</t>
+  </si>
+  <si>
+    <t>Zeppelinstr. 11-33</t>
+  </si>
+  <si>
+    <t>06221-483-0</t>
+  </si>
+  <si>
+    <t>info@krankenhaus-salem.de</t>
+  </si>
+  <si>
+    <t>Unrath</t>
+  </si>
+  <si>
+    <t>Übernahme durch die Uniklinik Heidelberg</t>
+  </si>
+  <si>
+    <t>Evang. Stadtmission</t>
+  </si>
+  <si>
+    <t>Münchner Str. 16</t>
+  </si>
+  <si>
+    <t>Heimatliebe Bodensee GmbH</t>
+  </si>
+  <si>
+    <t>78476</t>
+  </si>
+  <si>
+    <t>Allensbach</t>
+  </si>
+  <si>
+    <t>Professor-Maier-Leibnitz-Str. 5</t>
+  </si>
+  <si>
+    <t>07533-9309-12</t>
+  </si>
+  <si>
+    <t>kontakt@heimatliebe-bodensee.com</t>
+  </si>
+  <si>
+    <t>Fusion Heimatliebe Bodensee mit Holstein's Backhaus GmbH</t>
+  </si>
+  <si>
+    <t>Die Lufthansa zählt zu den weltweit führenden Luftfahrtkonzernen.</t>
+  </si>
+  <si>
+    <t>Erich Jaeger GmbH + Co. KG</t>
+  </si>
+  <si>
+    <t>Das Unternehmen Erich Jaeger löst komplexe Entwicklungs- und Produktionsaufgaben im Auftrag der internationalen Automobilindustrie.</t>
+  </si>
+  <si>
+    <t>61169</t>
+  </si>
+  <si>
+    <t>Friedberg (Hessen)</t>
+  </si>
+  <si>
+    <t>Straßheimer Str. 10</t>
+  </si>
+  <si>
+    <t>06031-794-0</t>
+  </si>
+  <si>
+    <t>info@erich-jaeger.de</t>
+  </si>
+  <si>
+    <t>Andreas J.</t>
+  </si>
+  <si>
+    <t>Reflexallen übernimmt Kerngeschäft von Erich Jaeger</t>
+  </si>
+  <si>
+    <t>Reflexallen S.p.A.</t>
+  </si>
+  <si>
+    <t>Insolvenzverwalter Dr. Jan Markus Plathner</t>
+  </si>
+  <si>
+    <t>https://www.krankenhaus-salem.de/</t>
+  </si>
+  <si>
+    <t>https://www.erich-jaeger.com/de/</t>
+  </si>
+  <si>
+    <t>https://www.epoq.de/</t>
+  </si>
+  <si>
+    <t>https://www.psm-protech.com/</t>
+  </si>
+  <si>
+    <t>https://www.lufthansa.com/</t>
+  </si>
+  <si>
+    <t>https://www.olb.de/</t>
+  </si>
+  <si>
+    <t>https://www.tempton.de/</t>
+  </si>
+  <si>
+    <t>https://eps-personal.org/</t>
+  </si>
+  <si>
+    <t>https://leonet.de/</t>
+  </si>
+  <si>
+    <t>https://www.schneider-pegau.de/</t>
+  </si>
+  <si>
+    <t>https://www.witt-weiden.de/</t>
+  </si>
+  <si>
+    <t>https://www.kutscher-holz.de/</t>
+  </si>
+  <si>
+    <t>https://clinical.goldstandarddiagnostics.com/</t>
+  </si>
+  <si>
+    <t>https://gridscale.io/</t>
+  </si>
+  <si>
+    <t>https://www.slimalu.com/de/</t>
+  </si>
+  <si>
+    <t>https://www.avag.eu/</t>
+  </si>
+  <si>
+    <t>https://www.jkv-media.de/</t>
+  </si>
+  <si>
+    <t>https://achat-hotels.com/</t>
+  </si>
+  <si>
+    <t>https://www.volksbank-pur.de/</t>
+  </si>
+  <si>
+    <t>https://www.volksbank-fntt.de/privatkunden/Startseite.html</t>
+  </si>
+  <si>
+    <t>https://www.klumpp-coatings.de/</t>
+  </si>
+  <si>
+    <t>https://www.vermes.com/de/</t>
+  </si>
+  <si>
+    <t>https://www.nordblick.de/</t>
+  </si>
+  <si>
+    <t>https://www.soelring-hof.de/</t>
+  </si>
+  <si>
+    <t>https://heimatliebe-bodensee.com/</t>
+  </si>
+  <si>
+    <t>https://www.ionity.eu/de</t>
+  </si>
+  <si>
+    <t>https://www.schaper-bruemmer.de/</t>
+  </si>
+  <si>
+    <t>https://www.klinikum-mittelmosel.de/</t>
+  </si>
+  <si>
+    <t>https://leifeldms.com/</t>
+  </si>
+  <si>
+    <t>https://www.invesdor.de</t>
+  </si>
+  <si>
+    <t>https://www.eisbaeren.de/</t>
+  </si>
+  <si>
+    <t>https://www.heppner-group.com/de/</t>
+  </si>
+  <si>
+    <t>https://www.kolbe-coloco.de/start/</t>
+  </si>
+  <si>
+    <t>https://nies-electronic.de/</t>
+  </si>
+  <si>
+    <t>https://www.envirotainer.com/</t>
+  </si>
+  <si>
+    <t>https://www.vosla.com/</t>
+  </si>
+  <si>
+    <t>https://www.deutsche-technikberatung.de/</t>
+  </si>
+  <si>
+    <t>https://owz-aalen.de/</t>
+  </si>
+  <si>
+    <t>https://maintrans-gruppe.de/berghegger-internationale-spedition-gmbH/</t>
+  </si>
+  <si>
+    <t>https://bernard-matthews.de/</t>
+  </si>
+  <si>
+    <t>https://www.wsgw.de/</t>
+  </si>
+  <si>
+    <t>https://stroeer-online-marketing.de/</t>
+  </si>
+  <si>
+    <t>https://www.simons-voss.com/</t>
+  </si>
+  <si>
+    <t>Jahr</t>
+  </si>
+  <si>
+    <t>Monat</t>
+  </si>
+  <si>
+    <t>Adresse</t>
+  </si>
+  <si>
+    <t>Website</t>
+  </si>
+  <si>
+    <t>Mailadresse</t>
+  </si>
+  <si>
+    <t>Branche</t>
+  </si>
+  <si>
+    <t>Größenklasse</t>
+  </si>
+  <si>
+    <t>Gründungs-jahr</t>
+  </si>
+  <si>
+    <t>Anrede 1. GF / CEO</t>
+  </si>
+  <si>
+    <t>Titel</t>
+  </si>
+  <si>
+    <t>Vorname</t>
+  </si>
+  <si>
+    <t>Name</t>
   </si>
   <si>
     <t>Käufer</t>
   </si>
   <si>
     <t>Verkäufer</t>
-  </si>
-[...1384 lines deleted...]
-    <t>Anrede 1. GF / CEO</t>
   </si>
   <si>
     <t xml:space="preserve">Nutzungshinweise zu unseren Datenbanken und Rankings </t>
   </si>
   <si>
     <t>Stand Juli 2022</t>
   </si>
   <si>
     <t>Sehr geehrte Kunden, liebe Geschäftpartner,
 haben Sie recht herzlichen Dank für Ihr Vertrauen und den Erwerb unseres Rankings.
 Gerne möchten wir Ihnen hier aus unserer Rankingredaktion noch einige nützliche Hinweise, Tipps und Hintergründe zum Gebrauch mit an die Hand geben.</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Das vorliegende "Handbuch" bezieht sich auf unser Kernprodukt, die Master-Datenbank, die alle Daten und Rankings enthält. Wenn Sie nur ein Spezialranking oder Teilliste beziehen, bitten wir Sie, die dazu passenden Hinweise aus den entsprechenden Stellen dieses Handbuches zu entnehmen. </t>
     </r>
     <r>
       <rPr>
@@ -1535,108 +2001,112 @@
   <si>
     <t xml:space="preserve">Gewähr </t>
   </si>
   <si>
     <t>Sie haben mit dem Erwerb eine gute Wahl getroffen, denn wir dürfen mit Fug und Recht behaupten, die beste Datenbank in diesem Segment anzubieten. Sie erhalten eine Firmeninformationen, die auf jahrelangen und laufenden  redaktionellen Recherchen beruht. Dennoch kann für die Richtigkeit und Vollständigkeit keine Gewähr übernommen werden.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Datenschutzkonformität
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Werbung im B2B-Bereich ist möglich, sofern diese nur unter der beruflichen Anschrift erfolgt und sofern die Daten aus öffentlich zugänglichen Verzeichnissen wie Handelsregister, </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="MS Sans Serif"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="MS Sans Serif"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="0"/>
       </patternFill>
     </fill>
     <fill>
@@ -1700,230 +2170,241 @@
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="2" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="4" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="4" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="5" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
-    <cellStyle name="Link 2" xfId="2" xr:uid="{525E3FFB-4F60-4F6B-A41F-6188C026EAC8}"/>
+  <cellStyles count="4">
+    <cellStyle name="Link 2" xfId="3" xr:uid="{8D24DE72-33EF-4B2A-A6DA-F27DB44E50C1}"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
-    <cellStyle name="Standard 2" xfId="1" xr:uid="{6EC4F421-F036-4E3B-AA35-3A10A547EFE0}"/>
+    <cellStyle name="Standard 10" xfId="1" xr:uid="{A12F78A7-EFEE-413A-A937-E26964C5D84A}"/>
+    <cellStyle name="Standard 2" xfId="2" xr:uid="{C6E8BFFB-8146-4284-8FC5-F2B75E00711A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>66675</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="2714625" cy="800100"/>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1657350</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>841855</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="image1.jpg">
+        <xdr:cNvPr id="3" name="Grafik 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54B397A3-2D2D-493F-92D6-16EE4949E167}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCA7E4A2-373E-4163-8AFA-644EFAAD93AF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvPicPr preferRelativeResize="0"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="66675" y="28575"/>
-          <a:ext cx="2714625" cy="800100"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2924175" cy="841855"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
-    <xdr:clientData fLocksWithSheet="0"/>
-  </xdr:oneCellAnchor>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>3970020</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:colOff>3181350</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>7620</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>337185</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="Rechteck 4">
+        <xdr:cNvPr id="4" name="Rechteck 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B42CFBF-9F81-41B5-9AC2-EC7D23CA3EAE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23B86F69-B9F4-4F7D-9CA6-95ECC48E722C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5273040" y="2057400"/>
-          <a:ext cx="4602480" cy="2766060"/>
+          <a:off x="4448175" y="2209800"/>
+          <a:ext cx="4499610" cy="2209800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="bg1">
+          <a:sysClr val="window" lastClr="FFFFFF">
             <a:lumMod val="95000"/>
-          </a:schemeClr>
+          </a:sysClr>
         </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr val="A5A5A5">
+              <a:shade val="50000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
-      <xdr:style>
-[...14 lines deleted...]
-      </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="de-DE" sz="900" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
@@ -1937,298 +2418,244 @@
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Liebe Nutzer!</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
-          <a:endParaRPr kumimoji="0" lang="de-DE" sz="900" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:endParaRPr kumimoji="0" lang="de-DE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uLnTx/>
             <a:uFillTx/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="0" lang="de-DE" sz="900" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:rPr kumimoji="0" lang="de-DE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Gerne zeigen wir Ihnen hier anhand von Beispieldaten die Grundstruktur der Liste. Bedenken Sie, nach rechts alle Spalten zu sichten. </a:t>
+            <a:t>Gerne zeigen wir Ihnen hier anhand von Beispieldaten die Grundstruktur der Liste. Bedenken Sie, nach rechts alle Spalten zu sichten. Die Beispieldaten selbst können älteren Datums sein, als es der aktuellen Version entspricht.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="0" lang="de-DE" sz="900" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...71 lines deleted...]
-            <a:rPr kumimoji="0" lang="de-DE" sz="900" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:rPr kumimoji="0" lang="de-DE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Haben Sie Fragen? Gerne stehen wir Ihnen für unverbindliche Beratung zur Verfügung:</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
-          <a:endParaRPr kumimoji="0" lang="de-DE" sz="900" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:endParaRPr kumimoji="0" lang="de-DE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uLnTx/>
             <a:uFillTx/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="0" lang="de-DE" sz="900" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:rPr kumimoji="0" lang="de-DE" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
             </a:rPr>
-            <a:t> +49 (0) 69 153294 482 </a:t>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="0" lang="de-DE" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+            </a:rPr>
+            <a:t>+49 (0) 69 153294 482 </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
-          <a:endParaRPr kumimoji="0" lang="de-DE" sz="900" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:endParaRPr kumimoji="0" lang="de-DE" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uLnTx/>
             <a:uFillTx/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
@@ -2254,224 +2681,188 @@
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Dear customer!</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
-          <a:endParaRPr kumimoji="0" lang="de-DE" sz="900" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:endParaRPr kumimoji="0" lang="de-DE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uLnTx/>
             <a:uFillTx/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="0" lang="de-DE" sz="900" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:rPr kumimoji="0" lang="de-DE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>We are pleased to show you the structure of the list. Remember to look through all the columns to the right.</a:t>
-[...35 lines deleted...]
-            <a:t>These examples may not show the latest data (e.g. turnover). Also, this list is an extract of the full version of the list, i.e. smaller companies may also be included, which are not included in other specialised versions. </a:t>
+            <a:t>We are pleased to show you the structure of the list. Remember to look through all the columns to the right. These examples may not show the latest data.</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>83821</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>2560321</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>158023</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B7E7144-BA78-4856-A405-055CCB6332D1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50CFC79D-EA72-470C-9568-6D5EFBC55AC7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8418196" y="76200"/>
           <a:ext cx="2628900" cy="700948"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1524000</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>53340</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Rechteck 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA81CF98-C8D7-4FE3-A09A-DAA60BE4F40A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02AF8718-67F6-460C-A6C0-2142935C7A4C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="784860" y="8397240"/>
-          <a:ext cx="1524000" cy="220980"/>
+          <a:off x="762000" y="8334375"/>
+          <a:ext cx="1524000" cy="215265"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1">
             <a:lumMod val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:effectLst>
           <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
             <a:prstClr val="black">
               <a:alpha val="40000"/>
             </a:prstClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent3">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent3"/>
@@ -2571,50 +2962,72 @@
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:endParaRPr kumimoji="0" lang="de-DE" sz="900" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uLnTx/>
             <a:uFillTx/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///G:\Geteilte%20Ablagen\Ranking\Musterlisten%20FileZilla\alt.wer-kauft-wen.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="alt.wer-kauft-wen.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Wer kauft wen"/>
+      <sheetName val="HANDBUCH"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2878,2526 +3291,3203 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:V34"/>
+  <dimension ref="A1:V44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.6640625" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7109375" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.6640625" style="1"/>
-[...20 lines deleted...]
-    <col min="23" max="16384" width="8.6640625" style="1"/>
+    <col min="1" max="1" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="60.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="49.5703125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.85546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="25.28515625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="28.85546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="37.42578125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="18.85546875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="29" style="1" customWidth="1"/>
+    <col min="11" max="11" width="31.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="31.42578125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="60.140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="22" style="1" customWidth="1"/>
+    <col min="15" max="15" width="13.85546875" style="1" customWidth="1"/>
+    <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
+    <col min="17" max="17" width="10.5703125" style="1" customWidth="1"/>
+    <col min="18" max="19" width="17.5703125" style="1" customWidth="1"/>
+    <col min="20" max="20" width="28.5703125" style="1" customWidth="1"/>
+    <col min="21" max="21" width="17.85546875" style="1" customWidth="1"/>
+    <col min="22" max="22" width="28.140625" style="1" customWidth="1"/>
+    <col min="23" max="16384" width="8.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:22" s="8" customFormat="1" ht="86.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
-        <v>95</v>
+        <v>605</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>96</v>
+        <v>606</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E1" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="F1" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="G1" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="H1" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="I1" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="J1" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="K1" s="6" t="s">
+        <v>610</v>
+      </c>
+      <c r="L1" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="M1" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N1" s="6" t="s">
+        <v>611</v>
+      </c>
+      <c r="O1" s="6" t="s">
+        <v>612</v>
+      </c>
+      <c r="P1" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="Q1" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="R1" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="S1" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="T1" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="U1" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" s="7" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B2" s="1">
+        <v>7</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="M2" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="N2" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="O2" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R2" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="S2" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="T2" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="U2" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="V2" s="1" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="3" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B3" s="1">
         <v>6</v>
       </c>
-      <c r="D1" s="3" t="s">
-[...47 lines deleted...]
-      <c r="T1" s="6" t="s">
+      <c r="C3" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="M3" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="N3" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="O3" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="P3" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q3" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="R3" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="S3" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="T3" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="U3" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="V3" s="1" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B4" s="1">
         <v>1</v>
       </c>
-      <c r="U1" s="6" t="s">
-[...87 lines deleted...]
-      <c r="E3" s="1" t="s">
+      <c r="C4" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="M4" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="N4" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="O4" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="P4" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q4" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R4" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="S4" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="F3" s="1" t="s">
-[...108 lines deleted...]
-      </c>
       <c r="T4" s="1" t="s">
-        <v>113</v>
+        <v>395</v>
       </c>
       <c r="U4" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="V4" s="1" t="s">
-        <v>407</v>
-[...4 lines deleted...]
-        <v>315</v>
+        <v>526</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="1">
+        <v>2025</v>
       </c>
       <c r="B5" s="1">
         <v>10</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>425</v>
+        <v>509</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>419</v>
+        <v>492</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>420</v>
+        <v>98</v>
       </c>
       <c r="F5" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="M5" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="N5" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="O5" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="P5" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q5" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R5" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="S5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="T5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U5" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="V5" s="1" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B6" s="1">
+        <v>3</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="M6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="O6" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="H5" s="1" t="s">
-[...90 lines deleted...]
-      </c>
       <c r="P6" s="1" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="Q6" s="1" t="s">
-        <v>7</v>
+        <v>511</v>
       </c>
       <c r="R6" s="1" t="s">
-        <v>381</v>
+        <v>132</v>
       </c>
       <c r="S6" s="1" t="s">
-        <v>382</v>
+        <v>237</v>
       </c>
       <c r="T6" s="1" t="s">
-        <v>380</v>
+        <v>455</v>
       </c>
       <c r="U6" s="1" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="V6" s="1" t="s">
-        <v>186</v>
-[...4 lines deleted...]
-        <v>315</v>
+        <v>456</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="1">
+        <v>2025</v>
       </c>
       <c r="B7" s="1">
         <v>1</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>357</v>
+        <v>458</v>
       </c>
       <c r="D7" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="M7" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="N7" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="O7" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="P7" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q7" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="R7" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S7" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="T7" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="U7" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="V7" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B8" s="1">
+        <v>10</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="M8" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="N8" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="O8" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="P8" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q8" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R8" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="S8" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="T8" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="U8" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="V8" s="1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B9" s="1">
+        <v>8</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="M9" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="N9" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="O9" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="P9" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q9" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R9" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="S9" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="T9" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="U9" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="V9" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B10" s="1">
+        <v>2</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="M10" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="N10" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="O10" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="P10" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q10" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R10" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="S10" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="T10" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="U10" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="V10" s="1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="1">
+        <v>2024</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="M11" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="N11" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="O11" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P11" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q11" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R11" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="S11" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="T11" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="U11" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="V11" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="1">
+        <v>2024</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="M12" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="N12" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="O12" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="P12" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q12" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R12" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="S12" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="T12" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="U12" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="V12" s="1" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B13" s="1">
+        <v>8</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="M13" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="N13" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="O13" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="P13" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q13" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R13" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="S13" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="T13" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="U13" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="V13" s="1" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B14" s="1">
+        <v>7</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="M14" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="N14" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="O14" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="P14" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q14" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R14" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="S14" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="T14" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="U14" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="V14" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B15" s="1">
+        <v>3</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="M15" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="N15" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="O15" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="P15" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q15" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R15" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="S15" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="T15" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="U15" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="V15" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="E7" s="1" t="s">
-[...17 lines deleted...]
-      <c r="K7" s="1" t="s">
+    </row>
+    <row r="16" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="1">
+        <v>2023</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="M16" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="N16" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="O16" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="P16" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q16" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R16" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S16" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="T16" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="U16" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="V16" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="1">
+        <v>2023</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="M17" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="N17" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="O17" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="P17" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q17" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R17" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="S17" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="T17" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="U17" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="V17" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B18" s="1">
+        <v>10</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="M18" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="N18" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="L7" s="1" t="s">
-[...419 lines deleted...]
-      <c r="Q13" s="1" t="s">
+      <c r="O18" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="P18" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="Q18" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R18" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="S18" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="T18" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="U18" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="R13" s="1" t="s">
-[...347 lines deleted...]
-      </c>
       <c r="V18" s="1" t="s">
-        <v>283</v>
-[...4 lines deleted...]
-        <v>243</v>
+        <v>511</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="1">
+        <v>2022</v>
       </c>
       <c r="B19" s="1">
         <v>7</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>212</v>
+        <v>333</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>208</v>
+        <v>488</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>209</v>
+        <v>27</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>133</v>
+        <v>28</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>360</v>
+        <v>263</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>446</v>
+        <v>583</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>361</v>
+        <v>221</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="K19" s="1" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="L19" s="1" t="s">
-        <v>168</v>
+        <v>399</v>
       </c>
       <c r="M19" s="1" t="s">
-        <v>207</v>
+        <v>234</v>
       </c>
       <c r="N19" s="1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>2000</v>
+        <v>108</v>
+      </c>
+      <c r="O19" s="1" t="s">
+        <v>444</v>
       </c>
       <c r="P19" s="1" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="Q19" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R19" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="S19" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="T19" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="U19" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="R19" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="V19" s="1" t="s">
-        <v>184</v>
-[...4 lines deleted...]
-        <v>243</v>
+        <v>335</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="1">
+        <v>2022</v>
       </c>
       <c r="B20" s="1">
         <v>5</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="M20" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="N20" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="O20" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="P20" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q20" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R20" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="S20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="T20" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="U20" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="V20" s="1" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B21" s="1">
+        <v>1</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="M21" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="N21" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="O21" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="P21" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q21" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R21" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="S21" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="T21" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="U21" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="V21" s="1" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="1">
+        <v>2022</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="M22" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="N22" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="O22" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="P22" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="Q22" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R22" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="S22" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="T22" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="U22" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="V22" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B23" s="1">
+        <v>11</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="M23" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="N23" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="O23" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="P23" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q23" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R23" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="S23" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="T23" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="U23" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="V23" s="1" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B24" s="1">
+        <v>5</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="M24" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="N24" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="O24" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="P24" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q24" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="R24" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S24" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="T24" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="U24" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="V24" s="1" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B25" s="1">
+        <v>3</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="M25" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="N25" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="O25" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="P25" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q25" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="R25" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S25" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="T25" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="U25" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="V25" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B26" s="1">
+        <v>2</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="F26" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="D20" s="1" t="s">
-[...47 lines deleted...]
-      <c r="T20" s="1" t="s">
+      <c r="G26" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="I26" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="U20" s="1" t="s">
-[...367 lines deleted...]
-      </c>
       <c r="J26" s="1" t="s">
-        <v>301</v>
+        <v>207</v>
       </c>
       <c r="K26" s="1" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="L26" s="1" t="s">
         <v>164</v>
       </c>
       <c r="M26" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="N26" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="O26" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="P26" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q26" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R26" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="S26" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="T26" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="U26" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="V26" s="1" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="1">
+        <v>2021</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="M27" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="N27" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="O27" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="P27" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q27" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="R27" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="S27" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="T27" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="U27" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="V27" s="1" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B28" s="1">
+        <v>8</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="M28" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="N28" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="O28" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="P28" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q28" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R28" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="S28" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="T28" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="U28" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="V28" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B29" s="1">
+        <v>6</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="M29" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="N29" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="O29" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="P29" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q29" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R29" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="S29" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="T29" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="U29" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="V29" s="1" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B30" s="1">
+        <v>9</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="M30" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="N30" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="O30" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="P30" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q30" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R30" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="S30" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="T30" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="U30" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="V30" s="1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B31" s="1">
+        <v>3</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="M31" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="N31" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="O31" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="P31" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q31" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R31" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="S31" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="T31" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="U31" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="V31" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="1">
+        <v>2019</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="M32" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="N32" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="O32" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="P32" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q32" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R32" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="S32" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="T32" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="U32" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="V32" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="33" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B33" s="1">
         <v>7</v>
       </c>
-      <c r="N26" s="1" t="s">
+      <c r="C33" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="L33" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="M33" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="N33" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="O33" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="P33" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q33" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R33" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="S33" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="T33" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="U33" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="V33" s="1" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="34" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B34" s="1">
+        <v>6</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="L34" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="M34" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="N34" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="O34" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="P34" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q34" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R34" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="S34" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="T34" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="U34" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="V34" s="1" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="35" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B35" s="1">
+        <v>2</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="L35" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="M35" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="N35" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="O35" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="P35" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q35" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R35" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="S35" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="T35" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="U35" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="V35" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="36" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="1">
+        <v>2018</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="K36" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="L36" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="M36" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="N36" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="O36" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="P36" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q36" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R36" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="S36" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="T36" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="U36" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="V36" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="37" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B37" s="1">
+        <v>9</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="L37" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="M37" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="N37" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="O37" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="P37" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q37" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R37" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="S37" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="T37" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="U37" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="V37" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="38" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B38" s="1">
+        <v>3</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="M38" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="N38" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="O38" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="P38" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q38" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R38" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="P26" s="1" t="s">
-[...2 lines deleted...]
-      <c r="Q26" s="1" t="s">
+      <c r="S38" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="T38" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="U38" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="V38" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="39" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="1">
+        <v>2017</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="M39" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="N39" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="O39" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="P39" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q39" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S39" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="T39" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="U39" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="V39" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="40" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="1">
+        <v>2017</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="L40" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="M40" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="N40" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="O40" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="P40" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q40" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R40" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="S40" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="T40" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="U40" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="V40" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="41" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B41" s="1">
+        <v>8</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="J41" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="K41" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="L41" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="M41" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="N41" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="O41" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="P41" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q41" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R41" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="S41" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="T41" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="U41" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="V41" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="42" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="1">
+        <v>2016</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="K42" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="L42" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="M42" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="N42" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="O42" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="P42" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q42" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R42" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="S42" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="T42" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="U42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="V42" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="43" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="1">
+        <v>2015</v>
+      </c>
+      <c r="B43" s="1">
+        <v>6</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="L43" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="M43" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="N43" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="O43" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="P43" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q43" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R43" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="S43" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="T43" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="U43" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="V43" s="1" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="44" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="1">
+        <v>2015</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="I44" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="R26" s="1" t="s">
+      <c r="J44" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="K44" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="L44" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="M44" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="N44" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="O44" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="P44" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q44" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="R44" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="S44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="T44" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="S26" s="1" t="s">
-[...535 lines deleted...]
-        <v>7</v>
+      <c r="U44" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="V44" s="1" t="s">
+        <v>511</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:V34" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A1:V44" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;A</oddHeader>
     <oddFooter>Page &amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13200FED-C831-4EA8-9FB8-7F0087388D3B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4FE238E-B31E-425C-9807-7F8FABB4B136}">
   <dimension ref="B2:G27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="11.44140625" style="8"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="11.44140625" style="8"/>
+    <col min="1" max="1" width="11.42578125" style="10"/>
+    <col min="2" max="2" width="96" style="10" customWidth="1"/>
+    <col min="3" max="3" width="12.5703125" style="10" customWidth="1"/>
+    <col min="4" max="4" width="5" style="10" customWidth="1"/>
+    <col min="5" max="5" width="2.28515625" style="10" customWidth="1"/>
+    <col min="6" max="6" width="41" style="10" customWidth="1"/>
+    <col min="7" max="7" width="3.85546875" style="10" customWidth="1"/>
+    <col min="8" max="16384" width="11.42578125" style="10"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="22.8" x14ac:dyDescent="0.4">
-[...114 lines deleted...]
-      <c r="B27" s="16"/>
+    <row r="2" spans="2:2" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="B2" s="9" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="3" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B3" s="11" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="4" spans="2:2" ht="13.15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:2" ht="68.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="12" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="13" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="14" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="15" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="15" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="15" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="15" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="15" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="15" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="15" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="15" spans="2:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="15" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="16" spans="2:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="15" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="17" spans="2:7" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="15" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="18" spans="2:7" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="15" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="19" spans="2:7" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="15" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="20" spans="2:7" ht="15" x14ac:dyDescent="0.25">
+      <c r="B20" s="16"/>
+    </row>
+    <row r="21" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B21" s="17" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="23" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B23" s="18" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="24" spans="2:7" ht="56.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="19" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="25" spans="2:7" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="19"/>
+    </row>
+    <row r="26" spans="2:7" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="20" t="s">
+        <v>638</v>
+      </c>
+      <c r="F26" s="21"/>
+      <c r="G26" s="21"/>
+    </row>
+    <row r="27" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B27" s="18"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B8" location="HANDBUCH!B20:B30" display="A) Allgemeine Hinweise" xr:uid="{1A79FB3B-D9C2-4FA2-8B7E-9D8E810FCE81}"/>
-[...10 lines deleted...]
-    <hyperlink ref="B19" location="HANDBUCH!B124:B128" display="L) Trendbranchenliste (10. Tabellenblatt)" xr:uid="{A1B35CF4-5603-4512-A40E-CB35B01F7777}"/>
+    <hyperlink ref="B8" location="HANDBUCH!B20:B30" display="A) Allgemeine Hinweise" xr:uid="{8F46F7B0-654F-41B7-B709-6349BA5113EB}"/>
+    <hyperlink ref="B9" location="HANDBUCH!B32:B34" display="B) Grundstruktur der Master-Datenbank (siehe 1. Tabellenblatt)" xr:uid="{30ADABB3-1581-4D6E-BF4C-733942A676F3}"/>
+    <hyperlink ref="B10" location="HANDBUCH!B36:C62" display="C) Spaltenerläuterungen der deutschen Unternehmen (2. Tabellenblatt)" xr:uid="{B41E7F51-1B30-4A5B-97F6-2D12E0835DCF}"/>
+    <hyperlink ref="B11" location="HANDBUCH!B64:B89" display="D) Top-Rankings für deutsche Unternehmen sortieren (2. Tabellenblatt)" xr:uid="{E8FFB40C-1D20-4B76-B6DA-DBE93EF8929A}"/>
+    <hyperlink ref="B12" location="HANDBUCH!B91:B94" display="E) Top-10.000 Unternehmen Österreich (3. Tabellenblatt)" xr:uid="{5EBACBB6-A592-4F33-BE71-1D9348388223}"/>
+    <hyperlink ref="B13" location="HANDBUCH!B96:B98" display="F) Top-5.000 Unternehmen Schweiz (4. Tabellenblatt)" xr:uid="{0480A26A-7FA6-41A2-9D20-EB49191E9ABD}"/>
+    <hyperlink ref="B14" location="HANDBUCH!B100:B103" display="G) Investorenliste DACH (5. Tabellenblatt)" xr:uid="{58D77C79-BB6D-4CDE-A1F8-26CC3BF589D9}"/>
+    <hyperlink ref="B15" location="HANDBUCH!B105:B107" display="H) Wer kauft wen (6. Tabellenblatt)" xr:uid="{A49C8597-897A-4596-907E-167D4AE666D3}"/>
+    <hyperlink ref="B16" location="HANDBUCH!B110:B114" display="I) Who is Who (7. Tabellenblatt)" xr:uid="{44DAD5CD-AC07-4C18-9ED1-3DB934F71C78}"/>
+    <hyperlink ref="B17" location="HANDBUCH!B116:B118" display="J) Top-10.000 Familienunternehmen DACH (8. Tabellenblatt)" xr:uid="{18C3EEF5-2F98-450D-A619-EA0290942EBE}"/>
+    <hyperlink ref="B18" location="HANDBUCH!B120:B122" display="K) Industrieliste DACH (9. Tabellenblatt)" xr:uid="{898A8C0B-B8CB-4798-9E6D-736FA0E0F8EE}"/>
+    <hyperlink ref="B19" location="HANDBUCH!B124:B128" display="L) Trendbranchenliste (10. Tabellenblatt)" xr:uid="{7C7AF9BA-129E-4F7A-A116-BC4ED8688724}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>